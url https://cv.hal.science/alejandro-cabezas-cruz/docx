--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,34242 +66,34644 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (267)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (270)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t>
+                <w:t xml:space="preserve">Microbial network stability, not diversity, drives colonization resistance against Borrelia afzelii in Ixodes ricinus ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (2), pp.102613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460556v1</w:t>
+                <w:t xml:space="preserve">hal-05551630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoehrlichia mikurensis: an emerging pathogen in Southeastern Poland - prevalence in Ixodes ricinus ticks and phylogenetic characterization</w:t>
+                <w:t xml:space="preserve">Characterizing the Bacterial Microbiome of the Invasive Vector Aedes albopictus in Hungary: A Pilot Study Using Oxford Nanopore Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+                <w:t xml:space="preserve">Kornélia Kurucz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+                <w:t xml:space="preserve">Camille Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Kunc-Kozioł</w:t>
+                <w:t xml:space="preserve">Ágota Ábrahám</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Woźniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angelique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26444/aaem/199643⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ijm/1956331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976821v2</w:t>
+                <w:t xml:space="preserve">hal-05551612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to study the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103618⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976824v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Live and Peptide-Based Antimicrobiota Vaccines on Ixodes ricinus Fitness, Microbiota, and Acquisition of Tick-Borne Pathogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">Diversity of the Ixodes ricinus Microbiome Across Belgian Ecoregions and Its Association with Pathogen and Symbiont Presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Fonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Kratou</w:t>
+                <w:t xml:space="preserve">Bert Devriendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Egri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Maye</w:t>
+                <w:t xml:space="preserve">François Dufrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14030206⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-025-02571-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976807v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the Ixodes ricinus Microbiome Across Belgian Ecoregions and Its Association with Pathogen and Symbiont Presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocol to study the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Philippe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Dufrasne</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-025-02571-8⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.103618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214436v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of Live and Peptide-Based Antimicrobiota Vaccines on Ixodes ricinus Fitness, Microbiota, and Acquisition of Tick-Borne Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Egri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-082024-094943⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14030206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401290v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome of hyalomma dromedarii (Ixodida: Ixodidae) Ticks: Variation in community structure with regard to sex and host habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neoehrlichia mikurensis: an emerging pathogen in Southeastern Poland - prevalence in Ixodes ricinus ticks and phylogenetic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kunc-Kozioł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nighat Perveen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil Iliashevich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Andre Sparagano</w:t>
+                <w:t xml:space="preserve">Angelique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects16010011⟩</w:t>
+              <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26444/aaem/199643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873345v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Immunological Insights into Tick-Bite Hypersensitivity and Alpha-Gal Syndrome: A Case Study Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holobiont–holobiont interactions across host–ectoparasite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavle Banović</w:t>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26020680⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-07026-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976815v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holobiont–holobiont interactions across host–ectoparasite systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Borrelia, Leishmania, and Babesia: An Emerging Triad of Vector-Borne Co-Infections?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-07026-0⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14010036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314989v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babesia bovis infection alters the composition and assembly of Rhipicephalus microplus midgut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Corona-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Morales-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1608409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borrelia, Leishmania, and Babesia: An Emerging Triad of Vector-Borne Co-Infections?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Decoding Microbial Community Assembly: Insights on Vectors of Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14010036⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (1), pp.547-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-082024-094943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873329v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microbiome of hyalomma dromedarii (Ixodida: Ixodidae) Ticks: Variation in community structure with regard to sex and host habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nighat Perveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Iliashevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andre Sparagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects16010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142231v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unseen Dangers—The Role of Invasive Species in the Spread of Zoonotic Diseases in Europe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic and Immunological Insights into Tick-Bite Hypersensitivity and Alpha-Gal Syndrome: A Case Study Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14020159⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26020680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976809v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy and niche specialization in honeybee and Varroa microbiomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unseen Dangers—The Role of Invasive Species in the Spread of Zoonotic Diseases in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-024-00582-y⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14020159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05462308v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic variation in the microbiome of Varroa destructor in the neighbouring countries Slovakia and Czechia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Functional redundancy and niche specialization in honeybee and Varroa microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.795-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-024-00582-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10123-025-00699-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05214455v1</w:t>
+                <w:t xml:space="preserve">anses-05462308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Warming World, a Growing Threat: The Spread of Ticks and Emerging Tick-Borne Diseases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geographic variation in the microbiome of Varroa destructor in the neighbouring countries Slovakia and Czechia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Baňas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14030213⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00699-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976808v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88 (1), pp.96. </w:t>
+              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-025-02597-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315920v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dynamics of Borrelia afzelii and tick-borne encephalitis virus in C3H mice: insights into immune response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+                <w:t xml:space="preserve">Microbial network assembly in bat flies with differing host specificity from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+                <w:t xml:space="preserve">Mohammed Lamine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Andrei Daniel Mihalca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Sándor Hornok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (e131), </w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.2929-2946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536730v1</w:t>
+                <w:t xml:space="preserve">hal-05401286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the antifungal and anti-mycotoxigenic potential of the TickCore3 peptide against Fusarium species causing Fusarium head blight</w:t>
+                <w:t xml:space="preserve">A Warming World, a Growing Threat: The Spread of Ticks and Emerging Tick-Borne Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+                <w:t xml:space="preserve">Miray Tonk-Rügen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41348-025-01069-2⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14030213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976812v1</w:t>
+                <w:t xml:space="preserve">hal-04976808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-species immune activation and immunobiotics: a new frontier in vector-borne pathogen control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Seasonal Variations in the Microbiome of Hyalomma excavatum Ticks in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2025.02.004⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-025-02597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180578v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of Rickettsia spp. among moderately dense population of Dermacentor reticulatus ticks in South‐central Poland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+                <w:t xml:space="preserve">New insights into the antifungal and anti-mycotoxigenic potential of the TickCore3 peptide against Fusarium species causing Fusarium head blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+                <w:t xml:space="preserve">Minh-Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (2), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41348-025-01069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142217v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Interaction dynamics of Borrelia afzelii and tick-borne encephalitis virus in C3H mice: insights into immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (e131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214438v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma marginale modulates the microbiota of Rhipicephalus microplus organs involved in pathogen transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina E Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana C Guillemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (5), pp.102522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena Roháčková</w:t>
+                <w:t xml:space="preserve">High prevalence of Rickettsia spp. among moderately dense population of Dermacentor reticulatus ticks in South‐central Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.776-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214923v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community variations in adult Hyalomma dromedarii ticks from single locations in Saudi Arabia and Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Denis-Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanène Belkahia</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Roháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1543560⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (9), pp.fiaf082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976810v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of Rickettsia species with tick microbiota in Rh. sanguineus and Rh. turanicus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-species immune activation and immunobiotics: a new frontier in vector-borne pathogen control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tonnerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covadonga Lucas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.290-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2025.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-71539-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04690776v1</w:t>
+                <w:t xml:space="preserve">hal-05180578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of Paenibacillus infection on the microbiota of Varroa destructor and Apis mellifera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Why the Jenner/Pasteur paradigm is insufficient for controlling vector-borne diseases and the role of microbiota-mediated interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39384⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764927v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential nested patterns of Anaplasma marginale and Coxiella-like endosymbiont across Rhipicephalus microplus ontogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microbial community variations in adult Hyalomma dromedarii ticks from single locations in Saudi Arabia and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Belkahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127790⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1543560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1543560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633489v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constance Julie</w:t>
+                <w:t xml:space="preserve">Genetic diversity of tick-borne zoonotic pathogens in ixodid ticks collected from small ruminants in Northern Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Zeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munsif Ali Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Senbill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.105663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828846v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne viruses and their risk to public health in the Caribbean: Spotlight on bats as reservoirs in Cuba</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognizing a silent threat: canine erlichiosis and rickettsiosis in northern portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e26118⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13121040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493624v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice: insights and implications for future research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
+                <w:t xml:space="preserve">Microbiota‐driven vaccination in soft ticks: Implications for survival, fitness and reproductive capabilities in Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00249-24⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646179v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing a silent threat: canine erlichiosis and rickettsiosis in northern portugal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13121040⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5384559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873378v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of tick-borne zoonotic pathogens in ixodid ticks collected from small ruminants in Northern Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+                <w:t xml:space="preserve">Tick-borne viruses and their risk to public health in the Caribbean: Spotlight on bats as reservoirs in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Pupo Antúnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Marín Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.e26118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e26118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2024.105663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05105950v1</w:t>
+                <w:t xml:space="preserve">hal-04493624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota‐driven vaccination in soft ticks: Implications for survival, fitness and reproductive capabilities in Ornithodoros moubata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Maye</w:t>
+                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice: insights and implications for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17506⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00249-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688364v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mosquito microbiota: A key player in vector competence and disease dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential impact of Paenibacillus infection on the microbiota of Varroa destructor and Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13121101⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e39384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e39384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873356v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus Infection in a Two-Year-Old Child Returning from Switzerland (July–August 2023): Is It Time for TBE Immunization of Serbian Travelers?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dragana Gazibara</w:t>
+                <w:t xml:space="preserve">Differential nested patterns of Anaplasma marginale and Coxiella-like endosymbiont across Rhipicephalus microplus ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13111013⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 286, pp.127790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2024.127790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802710v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica in C3H/HeN mice: A model for studying pathogen-host interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Differential interactions of Rickettsia species with tick microbiota in Rh. sanguineus and Rh. turanicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37931⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.20674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-71539-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815812v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Coinfection and Genetic Diversity of Multiple Tick-Borne Pathogens in Livestock Population of Punjab, Pakistan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabir Hussain</w:t>
+                <w:t xml:space="preserve">Rickettsia helvetica in C3H/HeN mice: A model for studying pathogen-host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrar Hussain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jehan Zeb</w:t>
+                <w:t xml:space="preserve">Tal Azagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/9958535⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (18), pp.e37931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e37931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442106v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One health approach to study human health risks associated with Dermanyssus gallinae mites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Coinfection and Genetic Diversity of Multiple Tick-Borne Pathogens in Livestock Population of Punjab, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Savić</w:t>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Potkonjak</w:t>
+                <w:t xml:space="preserve">Abrar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Zeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (9), pp.e30539. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.9958535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/9958535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619299v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Probiotics in Fish Aquaculture: Towards the Identification and Design of Novel Probiotics</w:t>
+                <w:t xml:space="preserve">The mosquito microbiota: A key player in vector competence and disease dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12030626⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557496v1</w:t>
+                <w:t xml:space="preserve">hal-04873356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Avellanet</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus Infection in a Two-Year-Old Child Returning from Switzerland (July–August 2023): Is It Time for TBE Immunization of Serbian Travelers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjen Ležakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Gazibara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30914⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13111013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635887v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal trends and covariates of Lyme borreliosis incidence in Poland, 2010–2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+                <w:t xml:space="preserve">One health approach to study human health risks associated with Dermanyssus gallinae mites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Papić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Savić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selwyn Hoeks</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+                <w:t xml:space="preserve">Aleksandar Potkonjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (9), pp.e30539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61349-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635886v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Plasmodium relictum Infection on the Colonization Resistance of Bird Gut Microbiota: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Importance of Probiotics in Fish Aquaculture: Towards the Identification and Design of Novel Probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">Edgar Torres-Maravilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Maisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo A Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13010091⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp. 626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12030626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529152v1</w:t>
+                <w:t xml:space="preserve">hal-04557496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of Anaplasma phagocytophilum on colonization resistance of Ixodes scapularis microbiota using network node manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Plasmodium relictum Infection on the Colonization Resistance of Bird Gut Microbiota: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100177⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13010091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635884v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the impact of Anaplasma phagocytophilum infection on functional networks and community stability of the tick microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Spatiotemporal trends and covariates of Lyme borreliosis incidence in Poland, 2010–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selwyn Hoeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kunc-Kozioł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-023-00473-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61349-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538812v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microbiota-driven natural antibodies on dengue transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the impact of breast cancer on colonization resistance of mouse microbiota using network node manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adriana Valenzuela</w:t>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Avellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1368599⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557499v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide spectrum of tick-borne pathogens in juvenile Ixodes ricinus collected from autumn-migrating birds in the Vistula River Valley, Poland</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Dissecting the impact of Anaplasma phagocytophilum infection on functional networks and community stability of the tick microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Gonzaga Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Woźniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maciej Filipiuk</w:t>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-04415-y⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.1205-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-023-00473-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828854v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of bacterial interactions and community assembly in Babesia-infected Haemaphysalis longicornis following antibiotic treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of microbiota-driven natural antibodies on dengue transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fátima Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1368599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1368599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03468-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04690771v1</w:t>
+                <w:t xml:space="preserve">hal-04557499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relationship between Faecalibacterium duncaniae and Escherichia coli in inflammatory bowel disease (IBD): Insights and implications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wide spectrum of tick-borne pathogens in juvenile Ixodes ricinus collected from autumn-migrating birds in the Vistula River Valley, Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Filipiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.11.027⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-04415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04372908v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nesting of Anaplasma marginale in the microbial communities of Rhipicephalus microplus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Exploring the impact of Anaplasma phagocytophilum on colonization resistance of Ixodes scapularis microbiota using network node manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Belkis Corona-González</w:t>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11228⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557489v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world evidence of rabies post-exposure prophylaxis in Serbia: Nation-wide observational study (2017–2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Meletis</w:t>
+                <w:t xml:space="preserve">Dynamic nesting of Anaplasma marginale in the microbial communities of Rhipicephalus microplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Corona-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2024.102697⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.e11228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557483v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick paralysis induced by Ixodes gibbosus: enigmatic cases in domestic mammals from Cyprus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of bacterial interactions and community assembly in Babesia-infected Haemaphysalis longicornis following antibiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gábor Földvári</w:t>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corona-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.1416501. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1416501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03468-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604271v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic PCR and network analysis reveals complex tick-borne pathogen interactions in the tropics</w:t>
+                <w:t xml:space="preserve">Blood Group Variations in COVID-19 Convalescent Plasma and Regular Blood Donors: A Comparative Analysis in the Serbian Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Díaz-Corona</w:t>
+                <w:t xml:space="preserve">Jasmina Grujić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisset Roblejo-Arias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+                <w:t xml:space="preserve">Zorana Budakov-Obradović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Jelena Klašnja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radovan Dinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dolinaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-06098-0⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12050915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400072v1</w:t>
+                <w:t xml:space="preserve">hal-04635885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution and Pathogen Profile of Dermacentor reticulatus Ticks in Southeastern Poland: A Genetic and Environmental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kulisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Woźniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2024/5458278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Group Variations in COVID-19 Convalescent Plasma and Regular Blood Donors: A Comparative Analysis in the Serbian Population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic PCR and network analysis reveals complex tick-borne pathogen interactions in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Klašnja</w:t>
+                <w:t xml:space="preserve">Cristian Díaz-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radovan Dinić</w:t>
+                <w:t xml:space="preserve">Lisset Roblejo-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Dolinaj</w:t>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.915. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12050915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-06098-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635885v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frankenbacteriosis targeting interactions between pathogen and symbiont to control infection in the tick vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the relationship between Faecalibacterium duncaniae and Escherichia coli in inflammatory bowel disease (IBD): Insights and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Mazuecos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106697⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358345v1</w:t>
+                <w:t xml:space="preserve">anses-04372908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks Infesting Dogs in Khyber Pakhtunkhwa, Pakistan: Detailed Epidemiological and Molecular Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabir Hussain</w:t>
+                <w:t xml:space="preserve">Tick paralysis induced by Ixodes gibbosus: enigmatic cases in domestic mammals from Cyprus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Diakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannakis Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Földvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.98. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1416501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12010098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1416501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144800v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved core microbiota in managed and free-ranging Loxodonta africana elephants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-world evidence of rabies post-exposure prophylaxis in Serbia: Nation-wide observational study (2017–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Thorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+                <w:t xml:space="preserve">Nenad Vranješ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">Eleftherios Meletis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1247719. </w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.102697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1247719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2024.102697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356492v1</w:t>
+                <w:t xml:space="preserve">hal-04557483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative and Complementary Approaches to Consider for Effective Babesia Vaccine Development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cases of Crimean-Congo haemorrhagic fever in North Macedonia, July to August 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krsto Grozdanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Rangelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Pavleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12091166⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (34), pp.2300409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.34.2300409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04369974v1</w:t>
+                <w:t xml:space="preserve">hal-04356554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cases of Crimean-Congo haemorrhagic fever in North Macedonia, July to August 2023</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ticking off the Tick Vectors: Rhipicephalus microplus Fails to Transmit Theileria orientalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.34.2300409⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12111311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356554v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04372958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticking off the Tick Vectors: Rhipicephalus microplus Fails to Transmit Theileria orientalis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grand challenges in arachnid microbiota and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1311. </w:t>
+              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12111311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1215831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04372958v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04372902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand challenges in arachnid microbiota and diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1215831⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04372902v1</w:t>
+                <w:t xml:space="preserve">hal-04146456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Malaria Parasites Modulate Gut Microbiome Assembly in Canaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Frankenbacteriosis targeting interactions between pathogen and symbiont to control infection in the tick vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Mazuecos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11030563⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.106697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146456v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical shift of the Aedes albopictus microbiota caused by antimicrobiota vaccine increases fecundity and egg-hatching rate in female mosquitoes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Martin</w:t>
+                <w:t xml:space="preserve">Ticks Infesting Dogs in Khyber Pakhtunkhwa, Pakistan: Detailed Epidemiological and Molecular Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Zeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Senbill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiad140⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12010098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04373000v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination protocols affect the internal microbiota of ticks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Conserved core microbiota in managed and free-ranging Loxodonta africana elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-05812-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1247719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1247719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358391v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Diversity of Microorganisms in Ticks from Australian Wildlife</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative and Complementary Approaches to Consider for Effective Babesia Vaccine Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12020153⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12091166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03976476v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04369974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Biological drivers of vector–pathogen interactions – vol II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transovarial Transmission of Anaplasma marginale in Rhipicephalus (Boophilus) microplus Ticks Results in a Bottleneck for Strain Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía de la Fournière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Carolina Guillemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan O M Rego</w:t>
+                <w:t xml:space="preserve">Martina Soledad Paoletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job E Lopez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agustina Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1170834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12081010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144532v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transovarial Transmission of Anaplasma marginale in Rhipicephalus (Boophilus) microplus Ticks Results in a Bottleneck for Strain Diversity</w:t>
+                <w:t xml:space="preserve">Editorial: Biological drivers of vector–pathogen interactions – vol II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía de la Fournière</w:t>
+                <w:t xml:space="preserve">Ryan O M Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Carolina Guillemi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Job E Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12081010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1170834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356583v1</w:t>
+                <w:t xml:space="preserve">hal-04144532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergic reactions to tick saliva components in zebrafish model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vaz-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Mazuecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Artigas-Jerónimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-023-05874-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04371110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate dynamics of pathogen prevalence in Ixodes ricinus and Dermacentor reticulatus ticks occurring sympatrically in diverse habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hierarchical shift of the Aedes albopictus microbiota caused by antimicrobiota vaccine increases fecundity and egg-hatching rate in female mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37748-z⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150498v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04373000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular confirmation of multiple zoonotic vector-borne diseases in pet dogs and cats of Hong Kong SAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jehan Zeb</w:t>
+                <w:t xml:space="preserve">Decontamination protocols affect the internal microbiota of ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Fernández-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Pinecki-Socias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2023.102191⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-05812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144783v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Infections in Cattle and Rhipicephalus microplus: A Preliminary Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roxana Marrero-Perera</w:t>
+                <w:t xml:space="preserve">Unravelling the Diversity of Microorganisms in Ticks from Australian Wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Tadepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Breidahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Death</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.998. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12020153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12080998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04178414v1</w:t>
+                <w:t xml:space="preserve">anses-03976476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of bacterial and protozoan pathogens in individual bats and their ectoparasites using high-throughput microfluidic real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kulisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.e01531-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.01531-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Tick Microbiome Explain Nonlinear Relationship between Tick Abundance and Lyme Disease Incidence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disparate dynamics of pathogen prevalence in Ixodes ricinus and Dermacentor reticulatus ticks occurring sympatrically in diverse habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12101229⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37748-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04370024v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging tick-borne spotted fever group rickettsioses in the Balkans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">First molecular confirmation of multiple zoonotic vector-borne diseases in pet dogs and cats of Hong Kong SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Zeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105400⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.102191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2023.102191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03976473v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential detection of tick-borne pathogens in human platelets and whole blood using microfluidic PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Infections in Cattle and Rhipicephalus microplus: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Marrero-Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106756⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12080998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942939v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick Activity, Host Range, and Tick-Borne Pathogen Prevalence in Mountain Habitats of the Western Carpathians, Poland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can Tick Microbiome Explain Nonlinear Relationship between Tick Abundance and Lyme Disease Incidence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk-Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (9), pp.1186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12091186⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12101229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314261v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04370024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Domestic Cats Act as Reservoirs of Cytauxzoon felis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Emerging tick-borne spotted fever group rickettsioses in the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12020266⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.105400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144513v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03976473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Tick-Borne Encephalitis Virus Foci, a Tale of Two Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavle Banović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens12020265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Domestic Cats Act as Reservoirs of Cytauxzoon felis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hartmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12020266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146831v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural differences in the gut microbiome of bats using terrestrial vs. aquatic feeding resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+                <w:t xml:space="preserve">Variation of bacterial community assembly over developmental stages and midgut of Dermanyssus gallinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Attila D Sándor</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Frantová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-023-02836-7⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02244-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146750v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota assembly of Gotland varroa-surviving honey bees excludes major viral pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural differences in the gut microbiome of bats using terrestrial vs. aquatic feeding resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Thaduri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila D Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127418⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-023-02836-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04370020v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular identification of the brown dog tick in Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+                <w:t xml:space="preserve">Differential detection of tick-borne pathogens in human platelets and whole blood using microfluidic PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, pp.100908. </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.106756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2023.100908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04369870v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of tick-borne encephalitis virus neutralizing antibodies in Serbian individuals exposed to tick bites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Meletis</w:t>
+                <w:t xml:space="preserve">Tick Activity, Host Range, and Tick-Borne Pathogen Prevalence in Mountain Habitats of the Western Carpathians, Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1314538⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12091186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372859v1</w:t>
+                <w:t xml:space="preserve">hal-04314261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus and Borrelia burgdorferi Seroprevalence in Balkan Tick-Infested Individuals: A Two-Centre Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofija Mateska</w:t>
+                <w:t xml:space="preserve">Gut microbiota assembly of Gotland varroa-surviving honey bees excludes major viral pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolína Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilija Dimitrova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+                <w:t xml:space="preserve">Srinivas Thaduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12070922⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.127418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2023.127418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04402185v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04370020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and molecular identification of the brown dog tick in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Reyes de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Tinoco-Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Homero González-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.100908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2023.100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146807v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04369870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GEXP15 as a Potential Regulator of Protein Phosphatase 1 in Plasmodium falciparum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus and Borrelia burgdorferi Seroprevalence in Balkan Tick-Infested Individuals: A Two-Centre Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Farce</w:t>
+                <w:t xml:space="preserve">Sofija Mateska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t>
+                <w:t xml:space="preserve">Emilija Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mile Bosilkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241612647⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12070922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04234715v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04402185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radek Šíma</w:t>
+                <w:t xml:space="preserve">Evidence of tick-borne encephalitis virus neutralizing antibodies in Serbian individuals exposed to tick bites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Meletis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1314538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169559v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular characterization of Dirofilaria Immitis in Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+                <w:t xml:space="preserve">Characterization of GEXP15 as a Potential Regulator of Protein Phosphatase 1 in Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Farce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03803-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (16), pp.12647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241612647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-04370008v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of salivary gland and midgut microbiome in the soft ticks Ornithodoros erraticus and Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1173609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1173609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150492v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthropod microbiota: shaping pathogen establishment and enabling control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petr Kopáček</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Šíma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1297733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-04373040v1</w:t>
+                <w:t xml:space="preserve">hal-04169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean spotted fever-like illness caused by Rickettsia sibirica mongolitimonae, North Macedonia, June 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.42.2200735⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150462v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Microbiota Vaccine Reduces Avian Malaria Infection Within Mosquito Vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">First molecular characterization of Dirofilaria Immitis in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisset Roblejo-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Díaz-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841835⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03803-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993660v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04370008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal cases of bovine anaplasmosis in a herd infected with different Anaplasma marginale genotypes in southern Spain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthropod microbiota: shaping pathogen establishment and enabling control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Jabbar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Daniel Pavanelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kopáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101864⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Arachnid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frchs.2023.1297733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146779v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04373040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Novel Ehrlichia canis genogroup in dogs with canine ehrlichiosis in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylin González Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Corona-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Dias Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bezerra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05426-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8030229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663508v1</w:t>
+                <w:t xml:space="preserve">hal-04009215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clemence Galon</w:t>
+                <w:t xml:space="preserve">Demographic and Clinical Factors Associated with Reactivity of Anti-SARS-CoV-2 Antibodies in Serbian Convalescent Plasma Donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmina Grujić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenka Bujandrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorana Budakov-Obradović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Dolinaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.797399⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19010042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03580215v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector microbiota manipulation by host antibodies: the forgotten strategy to develop transmission-blocking vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-021-05122-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and Clinical Factors Associated with Reactivity of Anti-SARS-CoV-2 Antibodies in Serbian Convalescent Plasma Donors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damir Bogdan</w:t>
+                <w:t xml:space="preserve">Mediterranean spotted fever-like illness caused by Rickettsia sibirica mongolitimonae, North Macedonia, June 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Mateska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19010042⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.42.2200735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993612v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Ehrlichia canis genogroup in dogs with canine ehrlichiosis in Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bezerra da Silva</w:t>
+                <w:t xml:space="preserve">Fatal cases of bovine anaplasmosis in a herd infected with different Anaplasma marginale genotypes in southern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moraga Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05426-0⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.101864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009215v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected TBEV Seropositivity in Serbian Patients Who Recovered from Viral Meningitis and Encephalitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vesna Turkulov</w:t>
+                <w:t xml:space="preserve">Use of Defensins to Develop Eco-Friendly Alternatives to Synthetic Fungicides to Control Phytopathogenic Fungi and Their Mycotoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk-Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.371. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11030371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8030229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009202v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Anti-Microbiota Vaccine Reduces Avian Malaria Infection Within Mosquito Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Žiegytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Platonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.841835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.841835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687361v1</w:t>
+                <w:t xml:space="preserve">hal-03993660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Symbiotic Continuum Within Ticks: Opportunities for Disease Control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.854803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.854803⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.797399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.797399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993713v1</w:t>
+                <w:t xml:space="preserve">anses-03580215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of α-Gal producing lactic acid bacteria with potential probiotic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bello</w:t>
+                <w:t xml:space="preserve">First serological evidence of Q fever in large ruminants and its associated risk factors in Punjab, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Zeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.7484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11632-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.17278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21405-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088967v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Plant Microbiota a Driver of Resistance to the Vector-Borne Pathogen Xylella fastidiosa?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The helminth holobiont: a multidimensional host–parasite–microbiota interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11121492⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144833v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostable Keystone Bacteria Maintain the Functional Diversity of the Ixodes scapularis Microbiome Under Heat Stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Editorial: Insights into the relationships between host and vector microbiota, host health and response to disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (4), pp.1224-1235. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1002247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-021-01929-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1002247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988873v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of a novel protective symbiont into keystone taxon in Caenorhabditis elegans microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">Unexpected TBEV Seropositivity in Serbian Patients Who Recovered from Viral Meningitis and Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran Bates</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Selena Đurić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayla King</w:t>
+                <w:t xml:space="preserve">Siniša Sević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Turkulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18269-7⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11030371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994450v1</w:t>
+                <w:t xml:space="preserve">hal-04009202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helminth holobiont: a multidimensional host–parasite–microbiota interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Naila Azzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Hodžić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.91-100. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913070v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Insights into the relationships between host and vector microbiota, host health and response to disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Symbiotic Continuum Within Ticks: Opportunities for Disease Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nighat Perveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1002247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.854803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.854803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993801v1</w:t>
+                <w:t xml:space="preserve">hal-03993713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First serological evidence of Q fever in large ruminants and its associated risk factors in Punjab, Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jehan Zeb</w:t>
+                <w:t xml:space="preserve">Functional characterization of α-Gal producing lactic acid bacteria with potential probiotic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bamgbose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa O Abdullahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen I Inabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.17278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21405-y⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11632-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017450v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Is Plant Microbiota a Driver of Resistance to the Vector-Borne Pathogen Xylella fastidiosa?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11121492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942975v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tick microbiota vaccines: how can this actually work?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermostable Keystone Bacteria Maintain the Functional Diversity of the Ixodes scapularis Microbiome Under Heat Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11756-021-00818-6⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (4), pp.1224-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-021-01929-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943528v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine Mammary Carcinoma Induces Chronic Systemic Inflammation and Immunosuppression in BALB/c Mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tania Carmenate</w:t>
+                <w:t xml:space="preserve">Rapid evolution of a novel protective symbiont into keystone taxon in Caenorhabditis elegans microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darel Martínez</w:t>
+                <w:t xml:space="preserve">Kieran Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4048/jbc.2022.25.e18⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011662v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Ecological Implications of Microbiota Diversity in Birds: Natural Barriers Against Avian Malaria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justė Aželytė</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.807682. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.807682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993621v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick Infestation in Migratory Birds of the Vistula River Valley, Poland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Filipiuk</w:t>
+                <w:t xml:space="preserve">Exploring the Ecological Implications of Microbiota Diversity in Birds: Natural Barriers Against Avian Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidas Palinauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justė Aželytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192113781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.807682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.807682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011949v1</w:t>
+                <w:t xml:space="preserve">hal-03993621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat inactivated mycobacteria, alpha‐Gal and zebrafish: Insights gained from experiences with two promising trained immunity inductors and a validated animal model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-tick microbiota vaccines: how can this actually work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/imm.13529⟩</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (6), pp.1555-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11756-021-00818-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993747v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock and Key: Why Rickettsia Endosymbionts Do Not Harm Vertebrate Hosts?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tick Infestation in Migratory Birds of the Vistula River Valley, Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kunc-Kozioł</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Filipiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11121494⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (21), pp.13781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192113781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009589v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Case of Imported Tick-Borne Encephalitis in South Serbia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+                <w:t xml:space="preserve">Murine Mammary Carcinoma Induces Chronic Systemic Inflammation and Immunosuppression in BALB/c Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasha Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circe Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Carmenate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darel Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed7120434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4048/jbc.2022.25.e18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009625v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clemence Galon</w:t>
+                <w:t xml:space="preserve">Heat inactivated mycobacteria, alpha‐Gal and zebrafish: Insights gained from experiences with two promising trained immunity inductors and a validated animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ferreras-Colino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Risalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167 (2), pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/imm.13529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150448v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans infested with Ixodes ricinus are exposed to a diverse array of tick-borne pathogens in Serbia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Fatal Case of Imported Tick-Borne Encephalitis in South Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Popović Dragonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Vrbić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Tasić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101609⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed7120434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315950v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks and Tick-Borne Diseases in Central America and the Caribbean: A One Health Perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lock and Key: Why Rickettsia Endosymbionts Do Not Harm Vertebrate Hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cristina Fogaça</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (10), pp.1273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10101273⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11121494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503312v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current debates and advances in tick microbiome research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314980v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick–human interactions: from allergic klendusity to the α-Gal syndrome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ticks and Tick-Borne Diseases in Central America and the Caribbean: A One Health Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne A Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10101273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20200915⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03314572v1</w:t>
+                <w:t xml:space="preserve">hal-03503312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent Activity of Hybrid Arthropod Antimicrobial Peptides Linked by Glycine Spacers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current debates and advances in tick microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22168919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943572v1</w:t>
+                <w:t xml:space="preserve">hal-05314980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Odds of Borrelia and Rabies Virus Exposure in Serbia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Humans infested with Ixodes ricinus are exposed to a diverse array of tick-borne pathogens in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavle Banović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragana Mijatović</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10040399⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.101609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313734v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexapod Assassins’ Potion: Venom Composition and Bioactivity from the Eurasian Assassin Bug Rhynocoris iracundus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Rügen</w:t>
+                <w:t xml:space="preserve">Timothy Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Jenkins</w:t>
+                <w:t xml:space="preserve">Natalie Wielsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Wielsch</w:t>
+                <w:t xml:space="preserve">Heiko Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin-Florian Hempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines9070819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Pipová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Pipová</w:t>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Allain</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Bacteria with High Alpha-Gal Content Protect Zebrafish against Mycobacteriosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Tick–human interactions: from allergic klendusity to the α-Gal syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14070635⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 478 (9), pp.1783-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20200915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03988655v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the anti-α-Gal antibody profile in association with Guillain-Barré syndrome, implications for tick-related allergic reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iván Pacheco</w:t>
+                <w:t xml:space="preserve">Potent Activity of Hybrid Arthropod Antimicrobial Peptides Linked by Glycine Spacers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Fernández de Mera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Vilcinskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101651⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314689v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick Importin-α Is Implicated in the Interactome and Regulome of the Cofactor Subolesin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Shared Odds of Borrelia and Rabies Virus Exposure in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Vujin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10040457⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10040399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316299v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Food for the Stimulation of the Immune System Against Malaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helen Inabo</w:t>
+                <w:t xml:space="preserve">Probiotic Bacteria with High Alpha-Gal Content Protect Zebrafish against Mycobacteriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-021-09780-w⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14070635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314800v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of Ehrlichia minasensis Infection in Horses from Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andréia L T Melo</w:t>
+                <w:t xml:space="preserve">Characterization of the anti-α-Gal antibody profile in association with Guillain-Barré syndrome, implications for tick-related allergic reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Feo Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gómez Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10030265⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2021.101651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315932v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Bornères</w:t>
+                <w:t xml:space="preserve">Tick Importin-α Is Implicated in the Interactome and Regulome of the Cofactor Subolesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jerónimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10040457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327962v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick defensin γ-core reduces Fusarium graminearum growth and abrogates mycotoxins production with high efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">The α-Gal Syndrome and Potential Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Román-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de la Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86904-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (5), pp.1254-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2021.783279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303680v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The α-Gal Syndrome and Potential Mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José de la Fuente</w:t>
+                <w:t xml:space="preserve">A One Health approach to study the circulation of tick-borne pathogens: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/falgy.2021.783279⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314981v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One Health approach to study the circulation of tick-borne pathogens: A preliminary study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">First Evidence of Ehrlichia minasensis Infection in Horses from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia S Muraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneliza de O Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamyres N S Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefhano L Cândido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréia L T Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10030265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03324406v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus Seropositivity among Tick Infested Individuals in Serbia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">Functional Food for the Stimulation of the Immune System Against Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Bamgbose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srdjan Stankov</w:t>
+                <w:t xml:space="preserve">Anupkumar Anvikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Abdullahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Inabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10030301⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-021-09780-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315009v1</w:t>
+                <w:t xml:space="preserve">hal-03314800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and evolutionary perspectives on tick-borne pathogen co-infections</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tick defensin γ-core reduces Fusarium graminearum growth and abrogates mycotoxins production with high efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leannec-Rialland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100049⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86904-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314979v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological evidence of Ehrlichia minasensis infection in Brazilian dogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréia Lima Tomé Melo</w:t>
+                <w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Luo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalia Assis Pereira</w:t>
+                <w:t xml:space="preserve">Jeremie Bornères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.105931⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313795v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tick salivary gland and saliva alphagalactome reveals candidate alpha-gal syndrome disease biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ala Tabor</w:t>
+                <w:t xml:space="preserve">The antibody response to the glycan α‐Gal correlates with COVID‐19 disease symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Urra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ferreras‐colino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Fernández de Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2021.2018305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2065-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289392v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity to glycan α-Gal and possibilities for the control of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological and evolutionary perspectives on tick-borne pathogen co-infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gomez-Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José De La Fuente</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kayla C King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/imt-2020-0247⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (10), pp.100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2021.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943467v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antibody response to the glycan α‐Gal correlates with COVID‐19 disease symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Fernández de Mera</w:t>
+                <w:t xml:space="preserve">Characterization of tick salivary gland and saliva alphagalactome reveals candidate alpha-gal syndrome disease biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Tabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26575⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (12), pp.1099-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2021.2018305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957668v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a multiplex TaqMan® real-time qPCR assay for the simultaneous detection of Anaplasma marginale and Theileria annulata and molecular characterization of Anaplasma marginale from cattle in Western Cuba</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunity to glycan α-Gal and possibilities for the control of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José De La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101356⟩</w:t>
+              <w:t xml:space="preserve">Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.185-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/imt-2020-0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951793v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Combined Scientific and Artistic Approach for the Advanced Characterization of Interactomes: The Akirin/Subolesin Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus Seropositivity among Tick Infested Individuals in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Stankov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8010077⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10030301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951788v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination with Alpha-Gal Protects Against Mycobacterial Infection in the Zebrafish Model of Tuberculosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">María Angeles Risalde</w:t>
+                <w:t xml:space="preserve">Serological evidence of Ehrlichia minasensis infection in Brazilian dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréia Lima Tomé Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">Lívia Saab Muraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Assis Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020195⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.105931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951785v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951768v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Capsule-Based Model for Immature Hard Tick Stages Infestation on Laboratory Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Simo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/61430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Torres Maravilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013916v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick and Host Derived Compounds Detected in the Cement Complex Substance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Development and application of a multiplex TaqMan® real-time qPCR assay for the simultaneous detection of Anaplasma marginale and Theileria annulata and molecular characterization of Anaplasma marginale from cattle in Western Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina L Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Fonseca-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10040555⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.101356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951800v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for the analysis of antibody response to glycan alpha-Gal in individuals with immune-mediated disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">A Novel Combined Scientific and Artistic Approach for the Advanced Characterization of Interactomes: The Akirin/Subolesin Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ferreras-Colino</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.27495.1⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8010077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04183176v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in the Developing World: Is the Immune Response to α-Gal an Overlooked Factor Mitigating the Severity of Infection?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaccination with Alpha-Gal Protects Against Mycobacterial Infection in the Zebrafish Model of Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar Rayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Risalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccines 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.0c00747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089543v1</w:t>
+                <w:t xml:space="preserve">hal-02951785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Gal-Based Vaccines: Advances, Opportunities, and Perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allergic Reactions and Immunity in Response to Tick Salivary Biogenic Substances and Red Meat Consumption in the Zebrafish Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Diaz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02951804v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Reactions and Immunity in Response to Tick Salivary Biogenic Substances and Red Meat Consumption in the Zebrafish Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Tick and Host Derived Compounds Detected in the Cement Complex Substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00078⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10040555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951795v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Methyltransferase DOT1L Is Involved in Larval Molting and Second Stage Nymphal Feeding in Ornithodoros moubata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 in the Developing World: Is the Immune Response to α-Gal an Overlooked Factor Mitigating the Severity of Infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.157. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (12), pp.3104-3108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.0c00747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951784v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Transovarial Transmission of Babesia Spp. in Rhipicephalus microplus Ticks Fed on Water Buffalo (Bubalus bubalis)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Gal-Based Vaccines: Advances, Opportunities, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9040280⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.992-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951798v1</w:t>
+                <w:t xml:space="preserve">hal-02951804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks and Tick-Borne Diseases in Cuba, Half a Century of Scientific Research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pastor Alfonso</w:t>
+                <w:t xml:space="preserve">A dataset for the analysis of antibody response to glycan alpha-Gal in individuals with immune-mediated disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de la Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Urra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ferreras-Colino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9080616⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.27495.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02951803v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine ticks harbour a diverse array of microorganisms in Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Gasser</w:t>
+                <w:t xml:space="preserve">Histone Methyltransferase DOT1L Is Involved in Larval Molting and Second Stage Nymphal Feeding in Ornithodoros moubata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gobl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Kumar Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Perner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kopacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3862-4⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957636v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind Taxonomic Variability: The Functional Redundancy in the Tick Microbiome</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient Transovarial Transmission of Babesia Spp. in Rhipicephalus microplus Ticks Fed on Water Buffalo (Bubalus bubalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Corona-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmani Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111829⟩</w:t>
+              <w:t xml:space="preserve">Pathogens 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9040280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312931v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review of Ticks and Tick-Borne Pathogens of Small Ruminants in Pakistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Bovine ticks harbour a diverse array of microorganisms in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Ghafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tariq Abbas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Rehman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Robin Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9110937⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3862-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03312773v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Tick Microbiota Vaccine Impacts Ixodes ricinus Performance during Feeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Behind Taxonomic Variability: The Functional Redundancy in the Tick Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregón</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines8040702⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313085v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Molecular Diversity of Ticks and Tick-Borne Microorganisms of Small Ruminants in Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadaf Niaz</w:t>
+                <w:t xml:space="preserve">Ticks and Tick-Borne Diseases in Cuba, Half a Century of Scientific Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis Corona-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Rodríguez-Mallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islay Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastor Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091428⟩</w:t>
+              <w:t xml:space="preserve">Pathogens 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9080616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951805v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Tick Gut Microbiome to Anti-Tick Vaccines, Pathogen Infection and Antimicrobial Peptides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic Review of Ticks and Tick-Borne Pathogens of Small Ruminants in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia-Ud-Din Sandhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens9040309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9110937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02951766v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-gal syndrome: challenges to understanding sensitization and clinical reactions to alpha-gal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">An Assessment of the Molecular Diversity of Ticks and Tick-Borne Microorganisms of Small Ruminants in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles G. Gauci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Niaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14737159.2020.1792781⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951802v1</w:t>
+                <w:t xml:space="preserve">hal-02951805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection with Toxocara canis Inhibits the Production of IgE Antibodies to α-Gal in Humans: Towards a Conceptual Framework of the Hygiene Hypothesis?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha-gal syndrome: challenges to understanding sensitization and clinical reactions to alpha-gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14737159.2020.1792781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines8020167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951797v1</w:t>
+                <w:t xml:space="preserve">hal-02951802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma marginale in Zamora- Chinchipe, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito Ramiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Alberto Díaz Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loidy Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High co-infection rates of babesia bovis, &amp;lt;em&amp;gt;babesia bigemina&amp;lt;/em&amp;gt;, and anaplasma marginale in water buffalo in western cuba</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenevaldo B. Silva</w:t>
+                <w:t xml:space="preserve">Infection with Toxocara canis Inhibits the Production of IgE Antibodies to α-Gal in Humans: Towards a Conceptual Framework of the Hygiene Hypothesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adivaldo H. Fonseca</w:t>
+                <w:t xml:space="preserve">Emilie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roman-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-018-06194-6⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8020167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622214v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling modulation of the tick regulome in response to anaplasma phagocytophilum for the Identification of new control targets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Resistance of Tick Gut Microbiome to Anti-Tick Vaccines, Pathogen Infection and Antimicrobial Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9040309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627454v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a novel pathogenic strain of &amp;lt;em&amp;gt;Ehrlichia minasensis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Tick Microbiota Vaccine Impacts Ixodes ricinus Performance during Feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Maye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Moura de Aguiar</w:t>
+                <w:t xml:space="preserve">Jeremie Borneres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Pessoa Araújo Junior</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisandra Aguilar-Bultet</w:t>
+                <w:t xml:space="preserve">Nicolas Versille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7110528⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines8040702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622643v1</w:t>
+                <w:t xml:space="preserve">hal-03313085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integrative analysis of tick microbiome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Molecular identification of spotted fever group Rickettsia in ticks collected from dogs and small ruminants in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Moraga-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Chaligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaragda Sotiraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.017⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (3), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622629v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of spotted fever group Rickettsia in ticks collected from dogs and small ruminants in Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Moraga-Fernández</w:t>
+                <w:t xml:space="preserve">High co-infection rates of babesia bovis, &amp;lt;em&amp;gt;babesia bigemina&amp;lt;/em&amp;gt;, and anaplasma marginale in water buffalo in western cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmani Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Chaligiannis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+                <w:t xml:space="preserve">Jenevaldo B. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Papa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Smaragda Sotiraki</w:t>
+                <w:t xml:space="preserve">Adivaldo H. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00392-2⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-018-06194-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618514v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma ovis in goats in Corsica, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Modeling modulation of the tick regulome in response to anaplasma phagocytophilum for the Identification of new control targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Denoual</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3269-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622253v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and molecular drivers of the alpha-gal syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of a novel pathogenic strain of &amp;lt;em&amp;gt;Ehrlichia minasensis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moura de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pessoa Araújo Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Nakazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Hodzic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+                <w:t xml:space="preserve">Emilie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Gerhard Duscher</w:t>
+                <w:t xml:space="preserve">Lisandra Aguilar-Bultet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7110528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02619911v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick bites induce Anti-alpha-Gal antibodies in dogs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the integrative analysis of tick microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines7030114⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620837v1</w:t>
+                <w:t xml:space="preserve">hal-02622629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Ehrlichia minasensis&amp;lt;/em&amp;gt;, an old demon with a new name</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Zweygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (4), pp.828-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of an &amp;lt;em&amp;gt;Ehrlichia minasensis&amp;lt;/em&amp;gt; strain isolated from cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel M. Aguiar</w:t>
+                <w:t xml:space="preserve">Tick bites induce Anti-alpha-Gal antibodies in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leschnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P. Araujo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryan O. M. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (15), </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00161-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines7030114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622602v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;rickettsia spp&amp;lt;/em&amp;gt;. in &amp;lt;em&amp;gt;rhipicephalus sanguineus (sensu lato)&amp;lt;/em&amp;gt; collected from free-roaming dogs in coahuila state, northern mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of an &amp;lt;em&amp;gt;Ehrlichia minasensis&amp;lt;/em&amp;gt; strain isolated from cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel M. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Ortega-Morales</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João P. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Nakazato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3377-z⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00161-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626259v1</w:t>
+                <w:t xml:space="preserve">hal-02622602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox metabolic pathways function to limit &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; infection and multiplication while preserving fitness in tick vector cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma ovis in goats in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49766-x⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618449v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and antifungal activity of defensins from the Australian paralysis tick, Ixodes holocyclus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto A. Barrero</w:t>
+                <w:t xml:space="preserve">Environmental and molecular drivers of the alpha-gal syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roman-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Gerhard Duscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101269⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624114v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyloproteomic and functional analyses do not support a split in the genus Borrelia (phylum Spirochaetes)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;rickettsia spp&amp;lt;/em&amp;gt;. in &amp;lt;em&amp;gt;rhipicephalus sanguineus (sensu lato)&amp;lt;/em&amp;gt; collected from free-roaming dogs in coahuila state, northern mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Ortega-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Nava-Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Avila-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente H. Gonzalez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castillo-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1379-2⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3377-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620705v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific linkages between taxonomic and functional profiles of tck gut microbiomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The redox metabolic pathways function to limit &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; infection and multiplication while preserving fitness in tick vector cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Espinosa Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar Rayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00298⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49766-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622562v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hypersensitivity reaction to mammalian galactose-α-1,3-galactose (α-Gal) after repeated tick bites in a patient from France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Phyloproteomic and functional analyses do not support a split in the genus Borrelia (phylum Spirochaetes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (5), pp.1057-1059. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1379-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02887752v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The good, the bad and the tick</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibacterial and antifungal activity of defensins from the Australian paralysis tick, Ixodes holocyclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Bleackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto A. Barrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2019.00079⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618235v1</w:t>
+                <w:t xml:space="preserve">hal-02624114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilum modifies tick cell microRNA expression and upregulates isc-mir-79 to facilitate infection by targeting the Roundabout protein 2 pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">The good, the bad and the tick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2019.00079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45658-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629125v1</w:t>
+                <w:t xml:space="preserve">hal-02618235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alpha-Gal syndrome: new insights into the tick-host conflict and cooperation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Anaplasma phagocytophilum modifies tick cell microRNA expression and upregulates isc-mir-79 to facilitate infection by targeting the Roundabout protein 2 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar Rayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Espinosa Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3413-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45658-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619845v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-pathogen interactions: The metabolic perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José de La Fuente</w:t>
+                <w:t xml:space="preserve">Delayed hypersensitivity reaction to mammalian galactose-α-1,3-galactose (α-Gal) after repeated tick bites in a patient from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.1057-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.01.006⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02626522v1</w:t>
+                <w:t xml:space="preserve">hal-02887752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary insights into the tick hologenome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">The alpha-Gal syndrome: new insights into the tick-host conflict and cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3413-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628946v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical gamasoidosis and antibody response in two patients infested with Ornithonyssus bursa (Acari: Gamasida: Macronyssidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sex-specific linkages between taxonomic and functional profiles of tck gut microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2019.00298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10493-019-00408-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887675v1</w:t>
+                <w:t xml:space="preserve">hal-02622562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low genetic diversity of &amp;lt;em&amp;gt;Ehrlichia canis&amp;lt;/em&amp;gt; associated with high co-infection rates in &amp;lt;em&amp;gt;Rhipicephalus sanguineu&amp;lt;/em&amp;gt;s (s.l.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Tick-pathogen interactions: The metabolic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Rashid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.316-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3194-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02623607v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of graph theory to characterize human and arthropod vector cell protein response to infection with anaplasma phagocytophilum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+                <w:t xml:space="preserve">Evolutionary insights into the tick hologenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Diaz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00265⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (9), pp.725-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624136v1</w:t>
+                <w:t xml:space="preserve">hal-02628946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and molecular characterization of spotted fever group rickettsiae in ticks collected from farm ruminants in Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical gamasoidosis and antibody response in two patients infested with Ornithonyssus bursa (Acari: Gamasida: Macronyssidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Francisco Lima-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali El Romeh</w:t>
+                <w:t xml:space="preserve">Marta Sánchez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (4), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-019-00408-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02622784v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA export in the apicomplexan parasite Toxoplasma gondii: emerging divergent components of a crucial pathway</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low genetic diversity of &amp;lt;em&amp;gt;Ehrlichia canis&amp;lt;/em&amp;gt; associated with high co-infection rates in &amp;lt;em&amp;gt;Rhipicephalus sanguineu&amp;lt;/em&amp;gt;s (s.l.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah S. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad A. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2648-4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3194-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106419v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Evolution of Subolesin/Akirin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+                <w:t xml:space="preserve">First molecular evidence of &amp;lt;em&amp;gt;Babesia caballi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Theileria equi&amp;lt;/em&amp;gt; infections in horses in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Sandes Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Yrurzun Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Vega Cañizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luis del Castillo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01612⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.3109-3118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-018-6005-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625314v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular evidence of &amp;lt;em&amp;gt;Babesia caballi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Theileria equi&amp;lt;/em&amp;gt; infections in horses in Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Luis del Castillo Domínguez</w:t>
+                <w:t xml:space="preserve">Functional Evolution of Subolesin/Akirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-018-6005-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623580v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick galactosyltransferases are involved in alpha-Gal synthesis and play a role during &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; infection and&amp;lt;em&amp;gt; Ixodes&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;scapularis&amp;lt;/em&amp;gt; tick vector development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">mRNA export in the apicomplexan parasite Toxoplasma gondii: emerging divergent components of a crucial pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32664-z⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2648-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624085v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput Sequencing and Network Analysis Disentangle the Microbial Communities of Ticks and Hosts Within and Between Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+                <w:t xml:space="preserve">Use of graph theory to characterize human and arthropod vector cell protein response to infection with anaplasma phagocytophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Artigas-Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (236), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00236⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (265), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628258v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence of the reservoir competence of water buffalo ( Bubalus bubalis ) for Anaplasma marginale in Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luiz Ricardo Gonçalves</w:t>
+                <w:t xml:space="preserve">Identification and molecular characterization of spotted fever group rickettsiae in ticks collected from farm ruminants in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Blanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Torina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssaa Fawaz Dabaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Romeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.104-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624935v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogen detection: what’s new?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">High Throughput Sequencing and Network Analysis Disentangle the Microbial Communities of Ticks and Hosts Within and Between Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Greub</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (236), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624139v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial activity of tick defensins in a mouse model of malaria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miray Tonk</w:t>
+                <w:t xml:space="preserve">Tick galactosyltransferases are involved in alpha-Gal synthesis and play a role during &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; infection and&amp;lt;em&amp;gt; Ixodes&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;scapularis&amp;lt;/em&amp;gt; tick vector development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Ferrolho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Vilcinskas</w:t>
+                <w:t xml:space="preserve">Pedro J. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32664-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624083v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir and vector evolutionary pressures shaped the adaptation of Borrelia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Molecular evidence of the reservoir competence of water buffalo ( Bubalus bubalis ) for Anaplasma marginale in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkis G. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Ricardo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.023⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626302v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of type I sensitization to alpha-gal in forest service employees and hunters: Is the blood type an overlooked risk factor in epidemiological studies of the alpha-Gal syndrome?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Tick-borne pathogen detection: what’s new?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José de La Fuente</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Greub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2017.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.13206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624933v1</w:t>
+                <w:t xml:space="preserve">hal-02624139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of RT-PCR and proteomics for the identification of Crimean-Congo hemorrhagic fever virus in ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+                <w:t xml:space="preserve">Antiplasmodial activity of tick defensins in a mouse model of malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ferrolho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Vilcinskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.844-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624134v1</w:t>
+                <w:t xml:space="preserve">hal-02624083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of tick cytoskeleton in response to infection with Anaplasma phagocytophilum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Reservoir and vector evolutionary pressures shaped the adaptation of Borrelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2018.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622785v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of blood type on anti-α-Gal immunity and the incidence of infectious diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Remodeling of tick cytoskeleton in response to infection with Anaplasma phagocytophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Molecular Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.1830-1844</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622627v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; MSP4 and HSP70 proteins are involved in interactions with host cells during pathogen infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of type I sensitization to alpha-gal in forest service employees and hunters: Is the blood type an overlooked risk factor in epidemiological studies of the alpha-Gal syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00307⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (12), pp.2044-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622707v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity to alpha-Gal: Toward a Single-Antigen Pan-Vaccine To Control Major Infectious Diseases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combination of RT-PCR and proteomics for the identification of Crimean-Congo hemorrhagic fever virus in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Chaligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Hernández-Jarguín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.7b00517⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), pp.e00353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622781v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks and tick-borne pathogens of the Caribbean: Current understanding and future directions for more comprehensive surveillance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Immunity to α-Gal: the opportunity for malaria and tuberculosis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (490), 16 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622709v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity to α-Gal: the opportunity for malaria and tuberculosis control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Ticks and tick-borne pathogens of the Caribbean: Current understanding and future directions for more comprehensive surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne A. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01733⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (490), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622728v1</w:t>
+                <w:t xml:space="preserve">hal-02622709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-pathogen interactions and vector competence: Identification of molecular drivers for Tick-borne diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana G. Domingos</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; MSP4 and HSP70 proteins are involved in interactions with host cells during pathogen infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Garcia-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00114⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01607008v1</w:t>
+                <w:t xml:space="preserve">hal-02622707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary Prostaglandin E2: Role in Tick-Induced Allergy to Red Meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Immunity to alpha-Gal: Toward a Single-Antigen Pan-Vaccine To Control Major Infectious Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (11), pp.1140-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.7b00517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.03.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02622783v1</w:t>
+                <w:t xml:space="preserve">hal-02622781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting a global health problem: Vaccine design and challenges for the control of tick-borne diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Effect of blood type on anti-α-Gal immunity and the incidence of infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Riveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.07.097⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.e301-e301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emm.2016.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622789v1</w:t>
+                <w:t xml:space="preserve">hal-02622627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy and ecological innovation shape the circulation of tick-transmitted pathogens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Tick-pathogen interactions and vector competence: Identification of molecular drivers for Tick-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana G. Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (234), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627139v1</w:t>
+                <w:t xml:space="preserve">hal-01607008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Pathogen ensembles: Do molecular interactions lead ecological innovation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Salivary Prostaglandin E2: Role in Tick-Induced Allergy to Red Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jindrǐch Chmelař</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00074⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (7), pp.495-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607006v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular survey of Rickettsial organisms in ectoparasites from a dog shelter in Northern Mexico</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Targeting a global health problem: Vaccine design and challenges for the control of tick-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Consuelo Almazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (38), pp.5089-5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870577v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes scapularis Tick Cells Control &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; Infection by Increasing the Synthesis of Phosphoenolpyruvate from Tyrosine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Functional redundancy and ecological innovation shape the circulation of tick-transmitted pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7 (234), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622695v1</w:t>
+                <w:t xml:space="preserve">hal-02627139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-host conflict: immunoglobulin E antibodies to tick proteins in patients with anaphylaxis to tick bite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angel Moral</w:t>
+                <w:t xml:space="preserve">Tick-Pathogen ensembles: Do molecular interactions lead ecological innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen García Rodríguez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agustin Estrada-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan O. M. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.15243⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625104v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehrlichia minasensis sp. nov., isolated from the tick Rhipicephalus microplus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Molecular survey of Rickettsial organisms in ectoparasites from a dog shelter in Northern Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo I. Ortega-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vancova</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consuelo Almazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000895⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2017), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635025v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested coevolutionary networks shape the ecological relationships of ticks, hosts, and the Lyme disease bacteria of the &amp;lt;em&amp;gt;Borrelia burgdorferi (s.l.)&amp;lt;/em&amp;gt; complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Ixodes scapularis Tick Cells Control &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; Infection by Increasing the Synthesis of Phosphoenolpyruvate from Tyrosine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel A. Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1803-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634961v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilumincreases the levels of histone modifying enzymes to inhibit cell apoptosis and facilitate pathogen infection in the tick vectorIxodes scapularis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Pierce</w:t>
+                <w:t xml:space="preserve">Tick-host conflict: immunoglobulin E antibodies to tick proteins in patients with anaphylaxis to tick bite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen García Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Alfaya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2016.1163460⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (13), pp.20630-20644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.15243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638840v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial activity is an ancient and conserved feature of tick defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miray Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1682), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification and characterization of anaplasma platys and ehrlichia canis in dogs in Mexico</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Anaplasma phagocytophilumincreases the levels of histone modifying enzymes to inhibit cell apoptosis and facilitate pathogen infection in the tick vectorIxodes scapularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Rodríguez-Martínez</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar Alberdi Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2016.1163460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634504v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plasmodium falciparum Translation Initiation eIF2β Subunit: Direct Interaction with Protein Phosphatase Type 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ehrlichia minasensis sp. nov., isolated from the tick Rhipicephalus microplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vancova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Tellier</w:t>
+                <w:t xml:space="preserve">Marzena Broniszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lenne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James J. Valdes</w:t>
+                <w:t xml:space="preserve">Libor Grubhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00777⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (3), pp.1426-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.000895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634506v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilum Manipulates Host Cell Apoptosis by Different Mechanisms to Establish Infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId687" w:history="1">
+                <w:t xml:space="preserve">Nested coevolutionary networks shape the ecological relationships of ticks, hosts, and the Lyme disease bacteria of the &amp;lt;em&amp;gt;Borrelia burgdorferi (s.l.)&amp;lt;/em&amp;gt; complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Sprong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci3030015⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1803-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630160v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intracellular bacterium &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; selectively manipulates the levels of vertebrate host proteins in the tick vector &amp;lt;em&amp;gt;Ixodes scapularis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-016-1747-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and phylogenetic characterization of Theileria spp. and Anaplasma marginale in Rhipicephalus bursa in Portugal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana S. Santos</w:t>
+                <w:t xml:space="preserve">Molecular identification and characterization of anaplasma platys and ehrlichia canis in dogs in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente H. Gonzalez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Velez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovina Padre</w:t>
+                <w:t xml:space="preserve">Rafael Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (3), pp.443-448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.276-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629960v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilum uses common strategies for infection of ticks and vertebrate hosts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Identification of Plasmodium falciparum Translation Initiation eIF2β Subunit: Direct Interaction with Protein Phosphatase Type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Cailliau-Maggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (777), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632152v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of spotted fever group &amp;lt;em&amp;gt;Rickettsia&amp;lt;/em&amp;gt; in Cuba</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anaplasma phagocytophilum Manipulates Host Cell Apoptosis by Different Mechanisms to Establish Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci3030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640541v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of vector-borne infectious diseases by human immunity against α-Gal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection and phylogenetic characterization of Theileria spp. and Anaplasma marginale in Rhipicephalus bursa in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ferrolho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana S. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovina Padre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1181547⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629959v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick–Host–Pathogen Interactions: Conflict and Cooperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId687" w:history="1">
+                <w:t xml:space="preserve">Anaplasma phagocytophilum uses common strategies for infection of ticks and vertebrate hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637468v1</w:t>
+                <w:t xml:space="preserve">hal-02632152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate prediction of Ixodes ricinus salivary lipocalins differentially expressed during Borrelia afzelii infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First report of spotted fever group &amp;lt;em&amp;gt;Rickettsia&amp;lt;/em&amp;gt; in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel A. Noda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islay Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32372⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), pp.1057-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638842v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be aware of ticks when strolling through the park</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Substrate prediction of Ixodes ricinus salivary lipocalins differentially expressed during Borrelia afzelii infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip T. Butterill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Růžek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2016.00024⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630504v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the performance of regression models of Amblyomma americanum (L.) (Ixodidae) using life cycle or landscape data from administrative divisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+                <w:t xml:space="preserve">Tick–Host–Pathogen Interactions: Conflict and Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.01.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.e1005488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630767v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes ricinus defensins attack distantly-related pathogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Control of vector-borne infectious diseases by human immunity against α-Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2015.08.001⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (8), pp.953-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14760584.2016.1181547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636289v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and immunological characterization of three strains of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; grown in cultured tick cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Be aware of ticks when strolling through the park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2016.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02639715v1</w:t>
+                <w:t xml:space="preserve">hal-02630504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of fieldiIsolates of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;M. caprae&amp;lt;/em&amp;gt; provides evidence for possible correlates with bacterial viability and virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId687" w:history="1">
+                <w:t xml:space="preserve">A comparison of the performance of regression models of Amblyomma americanum (L.) (Ixodidae) using life cycle or landscape data from administrative divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004232⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.624-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633727v1</w:t>
+                <w:t xml:space="preserve">hal-02630767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of [i]Anaplasma phagocytophilum[/i] proteins involved in infection of the tick vector, [i]Ixodes scapularis[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Nuclease Tudor-SN Is Involved in Tick dsRNA-Mediated RNA Interference and Feeding but Not in Defense against Flaviviral or &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; Rickettsial Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley S. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Naranjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Villar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (9), 26 p. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0133038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231270v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclease Tudor-SN Is Involved in Tick dsRNA-Mediated RNA Interference and Feeding but Not in Defense against Flaviviral or &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; Rickettsial Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of [i]Anaplasma phagocytophilum[/i] proteins involved in infection of the tick vector, [i]Ixodes scapularis[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley S. Schneider</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Margarita Villar</w:t>
+                <w:t xml:space="preserve">Elena Bonzon-Kulichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0133038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133038⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (9), 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640914v1</w:t>
+                <w:t xml:space="preserve">hal-01231270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression changes in the salivary glands of &amp;lt;em&amp;gt;Anopheles coluzzii&amp;lt;/em&amp;gt; elicited by &amp;lt;em&amp;gt;Plasmodium berghei&amp;lt;/em&amp;gt; infection.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
+                <w:t xml:space="preserve">Ixodes ricinus defensins attack distantly-related pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan O.M. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Grubhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-015-1079-8⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.358-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632519v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of ixodes spp. tick cells with different anaplasma phagocytophilum isolates induces the inhibition of apoptotic cell death</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId816" w:history="1">
+                <w:t xml:space="preserve">Molecular and immunological characterization of three strains of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; grown in cultured tick cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel G. Fernández de Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Popara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Ayllon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erich Zweygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (6), pp.758-767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.522-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638704v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology of tissue-specific response to &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; reveals differentiated apoptosis in the tick vector &amp;lt;em&amp;gt;Ixodes scapularis&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarita Villar</w:t>
+                <w:t xml:space="preserve">Comparative genomics of fieldiIsolates of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;M. caprae&amp;lt;/em&amp;gt; provides evidence for possible correlates with bacterial viability and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Díez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth C. Galindo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radek Sima</w:t>
+                <w:t xml:space="preserve">Joaquín Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3), pp.e1005120. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (11), pp.e0004232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639443v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequences of field isolates of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Mycobacterium caprae&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tribolium castaneum defensins are primarily active against Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kollewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00247-15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629975v1</w:t>
+                <w:t xml:space="preserve">hal-02630858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribolium castaneum defensins are primarily active against Gram-positive bacteria</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gene expression changes in the salivary glands of &amp;lt;em&amp;gt;Anopheles coluzzii&amp;lt;/em&amp;gt; elicited by &amp;lt;em&amp;gt;Plasmodium berghei&amp;lt;/em&amp;gt; infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Pinheiro-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kollewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-1079-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02630858v1</w:t>
+                <w:t xml:space="preserve">hal-02632519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between tick and transmitted pathogens evolved to minimise competition through nested and coherent networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Infection of ixodes spp. tick cells with different anaplasma phagocytophilum isolates induces the inhibition of apoptotic cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10361⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.758-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639713v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of ehrlichia mineirensis, a novel organism closely related to ehrlichia canis with a new host association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Múcio Flávio Barbosa Ribeiro</w:t>
+                <w:t xml:space="preserve">Systems biology of tissue-specific response to &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; reveals differentiated apoptosis in the tick vector &amp;lt;em&amp;gt;Ixodes scapularis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth C. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine M. Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01450-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.e1005120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629956v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genus &amp;lt;em&amp;gt;Anaplasma&amp;lt;/em&amp;gt;: new challenges after reclassification.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequences of field isolates of &amp;lt;em&amp;gt;Mycobacterium bovis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Mycobacterium caprae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Díez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00247-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629972v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the immune response to α-Gal and vector-borne diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James J. Valdes</w:t>
+                <w:t xml:space="preserve">Interactions between tick and transmitted pathogens evolved to minimise competition through nested and coherent networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel G. Fernández De Mera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard S. Ostfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (10), pp.470-476. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2015.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep10361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02630209v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma marginale major surface protein 1a: A marker of strain diversity with implications for control of bovine anaplasmosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of ehrlichia mineirensis, a novel organism closely related to ehrlichia canis with a new host association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Broniszweska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lygia M. F. Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Múcio Flávio Barbosa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.03.007⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01450-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02631042v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schistosome sirtuins as drug targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId919" w:history="1">
+                <w:t xml:space="preserve">Fast evolutionary rates associated with functional loss in class I glucose transporters of &amp;lt;em&amp;gt;Schistosoma mansoni&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc.15.24⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2144-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630766v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast evolutionary rates associated with functional loss in class I glucose transporters of &amp;lt;em&amp;gt;Schistosoma mansoni&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond J. Pierce</w:t>
+                <w:t xml:space="preserve">Anaplasma marginale major surface protein 1a: A marker of strain diversity with implications for control of bovine anaplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2144-6⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02639410v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of two strains of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; isolated from cattle in Rio de Janeiro, Brazil, after propagation in tick cell culture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of the immune response to α-Gal and vector-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdiel Pérez-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna A. Baêta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lygia M.F. Passos</w:t>
+                <w:t xml:space="preserve">Isabel G. Fernández De Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (10), pp.470-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635034v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro culture and structural differences in the major immunoreactive protein gp36 of geographically distant Ehrlichia canis isolates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">The genus &amp;lt;em&amp;gt;Anaplasma&amp;lt;/em&amp;gt;: new challenges after reclassification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.577-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02635029v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and partial characterisation of new members of the &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; defensin family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Schistosome sirtuins as drug targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nataliia Rudenko</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.765-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fmc.15.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02635033v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low genetic diversity associated with low prevalence of Anaplasma marginale in water buffaloes in Marajó Island, Brazil.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of two strains of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; isolated from cattle in Rio de Janeiro, Brazil, after propagation in tick cell culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna A. Baêta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla C.D.U Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella C. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lygia M.F. Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5 (6), pp.801-804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.141-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869880v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensins from the tick Ixodes scapularis are effective against phytopathogenic fungi and the human bacterial pathogen Listeria grayi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Low genetic diversity associated with low prevalence of Anaplasma marginale in water buffaloes in Marajó Island, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenevaldo B. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adivaldo H. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-014-0554-y⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.801-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639796v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ticks venomous animals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">In vitro culture and structural differences in the major immunoreactive protein gp36 of geographically distant Ehrlichia canis isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette I. Josemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinda C. Oosthuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Matjila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (47), </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.423-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-9994-11-47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629971v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glycoprotein TRP36 of Ehrlichia sp. UFMG-EV and related cattle pathogen Ehrlichia sp. UFMT-BV evolved from a highly variable clade of E. canis under adaptive diversifying selection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Identification and partial characterisation of new members of the &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; defensin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan O.M. Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 540 (2), pp.146-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-014-0584-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637601v1</w:t>
+                <w:t xml:space="preserve">hal-02635033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of water buffalo in Rio de Janeiro Brazil with Anaplasma marginale strains also reported in cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Defensins from the tick Ixodes scapularis are effective against phytopathogenic fungi and the human bacterial pathogen Listeria grayi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miray Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Om Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Chrudimská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (554), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-014-0554-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634512v1</w:t>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and evolution of the genetic variability of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; in South Africa.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Are ticks venomous animals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.04.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-9994-11-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02629969v1</w:t>
+                <w:t xml:space="preserve">hal-02629971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the evolutionary structural variability and target specificity of tick salivary Kunitz peptides using next generation transcriptome data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Infection of water buffalo in Rio de Janeiro Brazil with Anaplasma marginale strains also reported in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenevaldo B. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James J. Valdes</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adivaldo H. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José D. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-4⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205 (3-4), pp.730-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638074v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic control of gene function in schistosomes: a source of therapeutic targets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">The glycoprotein TRP36 of Ehrlichia sp. UFMG-EV and related cattle pathogen Ehrlichia sp. UFMT-BV evolved from a highly variable clade of E. canis under adaptive diversifying selection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raymond J. Pierce</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (584), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-014-0584-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630213v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and immunological relevance of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; major surface protein 1a sequence and structural analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Understanding the evolutionary structural variability and target specificity of tick salivary Kunitz peptides using next generation transcriptome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lygia Passos</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
+                <w:t xml:space="preserve">Jan Kopecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065243⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02648466v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel immunomodulators from hard ticks selectively reprogramme human dendritic cell responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology and evolution of the genetic variability of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; in South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awelani M. Mutshembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen G. Preston</w:t>
+                <w:t xml:space="preserve">Moses S. Mtshali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Majtán</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lena F Burger</w:t>
+                <w:t xml:space="preserve">Oriel M.M. Thekisoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth C. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003450⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.624-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2014.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870572v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of Ehrlichia mineirensis, a new member of the Ehrlichia genus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic control of gene function in schistosomes: a source of therapeutic targets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (317)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02951744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; culture of a novel genotype of&amp;lt;em&amp;gt; Ehrlichia sp&amp;lt;/em&amp;gt;. from Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
+                <w:t xml:space="preserve">Functional and immunological relevance of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; major surface protein 1a sequence and structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lygia Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Thiel</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kenneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647411v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Immunological Relevance of Anaplasma marginale Major Surface Protein 1a Sequence and Structural Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Novel immunomodulators from hard ticks selectively reprogramme human dendritic cell responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen G. Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Majtán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisoula Kouremenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lygia Maria Friche Passos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James J Valdes</w:t>
+                <w:t xml:space="preserve">Oliwia Rysnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena F Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065243⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.e1003450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951742v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of &amp;lt;em&amp;gt;Ehrlichia mineirensis&amp;lt;/em&amp;gt;, a new member of the &amp;lt;em&amp;gt;Ehrlichia&amp;lt;/em&amp;gt; genus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId806" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of Ehrlichia mineirensis, a new member of the Ehrlichia genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vancova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Zweygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mucio Flavio M. F. Barbosa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Grubhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 167 (3-4), pp.455-458. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId981" w:history="1">
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649724v1</w:t>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of genetic diversity of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; isolates in Minas Gerais, Brazil.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; culture of a novel genotype of&amp;lt;em&amp;gt; Ehrlichia sp&amp;lt;/em&amp;gt;. from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Schöl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Silaghi</w:t>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Parasitologia Veterinária</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.86-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1984-29612013000100024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648465v1</w:t>
+                <w:t xml:space="preserve">hal-02647411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Ehrlichia isolated from Rhipicephalus (Boophilus) microplus shows an ortholog of the E. canis major immunogenic glycoprotein gp36 with a new sequence of tandem repeats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Ultrastructure of &amp;lt;em&amp;gt;Ehrlichia mineirensis&amp;lt;/em&amp;gt;, a new member of the &amp;lt;em&amp;gt;Ehrlichia&amp;lt;/em&amp;gt; genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vancova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Zweygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucio Flavio Barbosa Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Grubhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-291⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167 (3-4), pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649824v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Ehrlichia isolated from Rhipicephalus (Boophilus) microplus shows an ortholog of the E. canis major immunogenic glycoprotein gp36 with a new sequence of tandem repeats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Functional and Immunological Relevance of Anaplasma marginale Major Surface Protein 1a Sequence and Structural Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lygia Maria Friche Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Kenneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of genetic diversity of &amp;lt;em&amp;gt;Anaplasma marginale&amp;lt;/em&amp;gt; isolates in Minas Gerais, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Elisabeth Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mucio Flavio Barbosa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Angélica Gonçalves da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Silaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Parasitologia Veterinária</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1984-29612013000100024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New species of Ehrlichia isolated from Rhipicephalus (Boophilus) microplus shows an ortholog of the E. canis major immunogenic glycoprotein gp36 with a new sequence of tandem repeats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Zweygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mucio Flavio Barbosa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia Angélica Gonçalves da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José de La Fuente</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (291), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New species of Ehrlichia isolated from Rhipicephalus (Boophilus) microplus shows an ortholog of the E. canis major immunogenic glycoprotein gp36 with a new sequence of tandem repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mucio Flavio M. F. Barbosa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Angélica Gonçalves da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-3305-5-291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34311,1616 +34713,1616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP.11 - Tick and Tick-Borne Pathogens Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana (Cuba), Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights regarding tick co-infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pasteur Network webinar on Ticks and Tick-Borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pasteur Institute, Dec 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398403v1</w:t>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1000" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Pharmacie, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398414v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCTM 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biological Center, Sep 2023, Csze Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">JSDA ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398377v1</w:t>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDA ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">FCTM 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biological Center, Sep 2023, Csze Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398418v1</w:t>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacology of two different muscarinic acetylcholine receptors in Ixodes ricinus and their localization in the salivary glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve H Thany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholinomimetics-mediated salivary gland secretion in hard ticks - how does it actually work?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caina Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tickarium a core facility for tick rearing in UMR-BIPAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into complex serotoninergic system in the ticks Ixodes ricinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Insight into the complex serotoninergic system of Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valdés James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991429v1</w:t>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the complex serotoninergic system of Ixodes ricinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Insight into complex serotoninergic system in the ticks Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valdés James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">Tick and Tick-borne Pathogens (TTP 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991457v1</w:t>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. pp.11464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal Basis of Tick-Pathogen Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion annuelle groupe Tiques Et Maladies A Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35930,154 +36332,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in ticks and mice with two bacteria and one virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36087,539 +36489,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 89 - Anaplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Alberdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yi-Wei Tang; Musa Y. Hindiye; Dongyou Liu; Andrew Sails; Paul Spearman; Jing-Ren Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1873-1886, 2024, 978-0-12-818619-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818619-0.00028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the impact of climate change on the tick microbiome bring a new epidemiological landscape to tick-borne diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate, ticks and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, CABI, pp.46-49, 2021, CABI Climate Change Series, 978-1-78924-964-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781789249637.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the Microbial Complexity Associated to Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-Borne Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, Muhammad Abubakar, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.80511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the microbial complexity associated to ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-Borne Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-78985-766-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.80511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36629,100 +37031,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosoma mansoni sirtuins : characterization of their role in schistosome energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université du Droit et de la Santé - Lille II, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LIL2S009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01400664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36732,105 +37134,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick research in the uprise of tick-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04540835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1035"/>
+      <w:footerReference w:type="default" r:id="rId1046"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36977,51 +37379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976821v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zaj&#261;c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kulisz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kunc-Kozio&#322;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wo&#378;niak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26444/aaem/199643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Devriendt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufrasne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02571-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nighat Perveen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Iliashevich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andre Sparagano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Banovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Jakimovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Bogdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Simin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26020680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07026-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Corona-Guerrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1608409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14010036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14020159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05462308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-024-00582-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.660" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.02.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12817" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina E P&#233;rez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana C Guillemi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102522" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Selmi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Belkahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1543560" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corona-Guerrero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71539-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39384" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127790" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Pupo Ant&#250;nez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e26118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00249-24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Zeb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Song" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munsif Ali Khan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Senbill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Aziz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105663" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17506" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Le&#382;akov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Gazibara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13111013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Azagi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Hussain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9958535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papi&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Savi&#263;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Potkonjak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30539" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Parra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maisey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Vargas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030626" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Avellanet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Hoeks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61349-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13010091" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100177" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538812v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gonzaga Paulino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00473-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rojas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bernal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Cardozo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valenzuela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1368599" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Filipiuk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04415-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03468-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372908v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.027" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11228" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Vranje&#353;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Meletis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2024.102697" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604271v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Diakou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannakis Antoniou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#246;ldv&#225;ri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1416501" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian D&#237;az-Corona" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset Roblejo-Arias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-06098-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5458278" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635885v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Gruji&#263;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Budakov-Obradovi&#263;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kla&#353;nja" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Dini&#263;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dolinaj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12050915" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mazuecos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Contreras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106697" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144800v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010098" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356492v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1247719" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369974v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091166" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krsto Grozdanovski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Rangelov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Pavleva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.34.2300409" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12111311" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372902v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1215831" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373000v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad140" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Ruiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Pinecki-Socias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05812-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Davies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Tadepalli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Breidahl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Death" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020153" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144532v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O M Rego" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job E Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1170834" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a de la Fourni&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Carolina Guillemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Soledad Paoletta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina P&#233;rez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12081010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04371110v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vaz-Rodrigues" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05874-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37748-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2023.102191" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marrero-Perera" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12080998" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314268v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wozniak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01531-23" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101229" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976473v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105400" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942939v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106756" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bartosik" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091186" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020266" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144519v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020265" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02836-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370020v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Thaduri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127418" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369870v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Reyes de Luna" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tinoco-Gracia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Homero Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2023.100908" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372859v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1314538" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04402185v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Mateska" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Dimitrova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Bosilkovski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070922" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mansour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612647" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03803-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373040v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavanelo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1297733" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150462v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.42.2200735" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993660v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Platonova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841835" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146779v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moraga Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ortiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jabbar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101864" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03580215v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.797399" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993612v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Bujandri&#263;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Bogdan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010042" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009215v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylin Gonz&#225;lez Navarrete" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Dias Cordeiro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bezerra da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05426-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009202v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena &#272;uri&#263;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini&#353;a Sevi&#263;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Turkulov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030371" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.854803" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088967v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bamgbose" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa O Abdullahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen I Inabo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bello" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11632-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144833v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121492" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988873v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01929-y" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994450v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla King" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18269-7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913070v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993801v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1002247" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017450v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21405-y" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943528v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00818-6" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011662v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasha Fuentes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circe Mesa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Carmenate" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4048/jbc.2022.25.e18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993621v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de la Fuente" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.807682" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011949v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113781" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993747v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Juste" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferreras-Colino" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Risalde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.13529" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009589v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cristina Foga&#231;a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121494" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Popovi&#263; Dragonji&#263;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Vrbi&#263;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Tasi&#263;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed7120434" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150448v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315950v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101609" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503312v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A Charles" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Berm&#250;dez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n Alvarez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10101273" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314980v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100036" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314572v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200915" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943572v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vilcinskas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168919" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313734v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vujin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Horv&#225;th" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040399" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992727v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai R&#252;gen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jenkins" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wielsch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Florian Hempel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9070819" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988655v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pacheco" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14070635" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314689v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Feo Brito" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa G&#243;mez Torrijos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101651" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314800v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupkumar Anvikar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Abdullahi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Inabo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-021-09780-w" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315932v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via S Muraro" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneliza de O Souza" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamyres N S Leite" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefhano L C&#226;ndido" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia L T Melo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030265" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314981v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rom&#225;n-Carrasco" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hemmer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.783279" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324406v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100270" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315009v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankov" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030301" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314979v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Chamorro" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla C King" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100049" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313795v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Lima Tom&#233; Melo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Luo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Zhang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Saab Muraro" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Assis Pereira" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.105931" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289392v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Tabor" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2021.2018305" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943467v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; De La Fuente" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gort&#225;zar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2020-0247" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957668v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Urra" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferreras&#8208;colino" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cabrera" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26575" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951793v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az S&#225;nchez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L Meli" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Fonseca-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101356" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951788v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jeronimo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pastor" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8010077" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951785v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pacheco" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar Rayo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Risalde" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020195" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951800v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Merino" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040555" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183176v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.27495.1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089543v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.0c00747" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951804v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951795v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00078" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951784v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gobl" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sinha" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kopacek" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020157" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951798v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonzalez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmani Armas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Roque" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040280" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951803v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Rodr&#237;guez-Mall&#243;n" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islay Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Alfonso" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9080616" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957636v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gasser" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3862-4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312931v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111829" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312773v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abbas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia-Ud-Din Sandhu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110937" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313085v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Borneres" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versille" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8040702" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951805v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Gauci" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Niaz" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091428" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951766v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040309" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951802v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2020.1792781" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951767v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Ramiro" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loidy Zamora" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101380" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622214v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenevaldo B. Silva" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adivaldo H. Fonseca" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-06194-6" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627454v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00462" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622643v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moura de Aguiar" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pessoa Ara&#250;jo Junior" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Aguilar-Bultet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110528" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622629v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.017" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618514v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moraga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chaligiannis" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papa" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00392-2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622253v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontugne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Denoual" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3269-7" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619911v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hodzic" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gerhard Duscher" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01210" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620837v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschnik" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O. M. Rego" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030114" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626147v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Zweygarth" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Aguiar" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.03.018" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622602v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P. Araujo" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00161-19" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626259v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ortega-Morales" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nava-Reyna" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente H. Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castillo-Martinez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3377-z" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618449v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Espinosa Prados" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49766-x" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624114v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bleackley" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Valdes" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Barrero" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101269" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620705v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1379-2" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622562v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00298" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887752v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de La Fuente" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.05.017" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618235v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2019.00079" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629125v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Espinosa Prados" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45658-2" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619845v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de La Fuente" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3413-z" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626522v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Espinosa" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.01.006" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628946v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.06.014" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887675v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Lima-Barbero" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00408-x" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623607v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Ahmad" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Saeed" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3194-9" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624136v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L&#243;pez" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00265" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622784v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Torina" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssaa Fawaz Dabaja" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Romeh" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2017.10.001" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL94P2J7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106419v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gissot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2648-4" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625314v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01612" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623580v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Sandes Pires" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yrurzun Estrada" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Vega Ca&#241;izares" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luis del Castillo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6005-5" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624085v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Espinosa" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32664-z" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628258v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00236" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624935v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis G. Corona" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ricardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.06.007" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624139v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2017.12.015" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624083v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Couto" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferrolho" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Antunes" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.03.011" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626302v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.023" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624933v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13206" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624134v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Hern&#225;ndez-Jargu&#237;n" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00353" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622785v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Valdes" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622627v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riveau" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emm.2016.164" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622707v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Garcia-Perez" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00307" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622781v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.7b00517" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622709v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A. Charles" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00490" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622728v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01733" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607008v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G. Domingos" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00114" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622783v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindr&#464;ch Chmela&#345;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.03.004" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86DCXKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622789v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.07.097" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627139v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00234" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607006v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pena" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00074" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870577v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo I. Ortega-Morales" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almazan" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2017.10.005" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622695v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel A. Obregon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00375" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625104v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Moral" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alfaya Arias" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15243" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635025v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancova" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Broniszewska" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Grubhoffer" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000895" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634961v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramo" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1803-z" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638840v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Alberdi Velez" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ayllon" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierce" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2016.1163460" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637818v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pierrot" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01682" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634504v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.11.002" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634506v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tellier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lenne" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cailliau-Maggio" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00777" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630160v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci3030015" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637585v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Lopez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1747-3" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629960v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Santos" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Velez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovina Padre" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.01.004" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632152v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kocan" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.12.001" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640541v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel A. Noda" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mattar" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.06.004" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629959v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1181547" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637468v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005488" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638842v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip T. Butterill" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#367;&#382;ek" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32372" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630504v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2016.00024" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630767v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.01.010" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636289v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O.M. Rego" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.001" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRMH7GJ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639715v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Lis" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popara" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.04.006" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KPQ202-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633727v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe D&#237;ez-Delgado" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Vicente" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004232" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231270v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonzon-Kulichenko" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137237" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640914v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley S. Schneider" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naranjo" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133038" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632519v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pinheiro-Silva" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1079-8" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638704v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.07.001" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639443v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth C. Galindo" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005120" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629975v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00247-15" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630858v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Knorr" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kollewe" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.10.009" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8PNJT3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639713v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Ostfeld" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10361" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629956v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Broniszweska" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia M. F. Passos" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#250;cio Fl&#225;vio Barbosa Ribeiro" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01450-14" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629972v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kocan" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630209v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez De Mera" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.06.016" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16TGRN4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631042v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.03.007" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630766v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancelot" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caby" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schultz" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.24" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639410v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2144-6" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635034v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna A. Ba&#234;ta" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C.D.U Ribeiro" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella C. Teixeira" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia M.F. Passos" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.11.003" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FCS709-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635029v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette I. Josemans" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinda C. Oosthuizen" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T. Matjila" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.01.011" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBRJTB30-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635033v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Rudenko" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.03.002" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L2Q4SP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869880v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D. Barbosa" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.06.003" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639796v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Om Rego" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Chrudimsk&#225;" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0554-y" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629971v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-11-47" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637601v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0584-5" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634512v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.09.009" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629969v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awelani M. Mutshembele" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses S. Mtshali" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel M.M. Thekisoe" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.04.011" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVP705-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638074v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schwarz" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kopecky" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-4" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630213v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648466v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Passos" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kenneil" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065243" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870572v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Preston" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Majt&#225;n" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisoula Kouremenou" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Rysnik" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena F Burger" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003450" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951744v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucio Flavio M. F. Barbosa Ribeiro" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.08.001" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTPH3X8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647411v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Sch&#246;l" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiel" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951742v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Maria Friche Passos" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649724v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucio Flavio Barbosa Ribeiro" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648465v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Elisabeth Pohl" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ang&#233;lica Gon&#231;alves da Silveira" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-29612013000100024" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649824v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-291" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951612v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398392v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398403v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398414v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398377v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398418v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991404v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991429v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991457v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991346v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318501v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128186190000289" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818619-0.00028-9" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033338v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789249637.0007" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01400664v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL2S009" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540835v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korn&#233;lia Kurucz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota &#193;brah&#225;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/1956331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Devriendt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dufrasne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02571-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Egri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976821v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zaj&#261;c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kulisz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kunc-Kozio&#322;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wo&#378;niak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26444/aaem/199643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol&#237;na Svobodov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07026-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14010036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Corona-Guerrero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1608409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-082024-094943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nighat Perveen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Iliashevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andre Sparagano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects16010011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Banovi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Jakimovski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Bogdan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Simin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26020680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14020159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05462308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-024-00582-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ba&#328;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00699-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Bendjeddou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila D S&#225;ndor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Daniel Mihalca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Hornok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00720-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk-R&#252;gen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14030213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02597-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976812v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leannec-Rialland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trang Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-025-01069-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.660" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina E P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana C Guillemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102522" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12817" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2025.02.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100291" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Selmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Belkahia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1543560" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Zeb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Song" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munsif Ali Khan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Senbill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Aziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2024.105663" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17506" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Pupo Ant&#250;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e26118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646179v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00249-24" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764927v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e39384" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2024.127790" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corona-Guerrero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71539-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815812v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Azagi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e37931" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Hussain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9958535" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Palinauskas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Le&#382;akov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Gazibara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13111013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papi&#263;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Savi&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Potkonjak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30539" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Parra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maisey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Vargas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030626" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just&#279; A&#382;elyt&#279;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13010091" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Hoeks" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61349-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Avellanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30914" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538812v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Gonzaga Paulino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00473-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rojas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bernal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Cardozo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valenzuela" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1368599" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Filipiuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04415-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100177" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557489v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11228" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690771v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03468-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Gruji&#263;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorana Budakov-Obradovi&#263;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kla&#353;nja" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Dini&#263;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dolinaj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12050915" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559697v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5458278" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian D&#237;az-Corona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset Roblejo-Arias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-06098-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Diakou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannakis Antoniou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#246;ldv&#225;ri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1416501" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Vranje&#353;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Meletis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2024.102697" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krsto Grozdanovski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Rangelov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Pavleva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.34.2300409" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12111311" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04372902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1215831" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita &#381;iegyt&#279;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11030563" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358345v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mazuecos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Contreras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106697" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010098" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1247719" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369974v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a de la Fourni&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Carolina Guillemi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Soledad Paoletta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina P&#233;rez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12081010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O M Rego" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job E Lopez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1170834" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04371110v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vaz-Rodrigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05874-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373000v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad140" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358391v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Pinecki-Socias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05812-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976476v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Davies" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Tadepalli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Breidahl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Death" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020153" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wozniak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01531-23" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37748-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144783v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2023.102191" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178414v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marrero-Perera" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12080998" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370024v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12101229" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976473v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105400" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144519v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020265" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020266" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146831v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hartmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Frantov&#225;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02244-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02836-7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106756" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314261v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bartosik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091186" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370020v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Thaduri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127418" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Reyes de Luna" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tinoco-Gracia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Homero Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2023.100908" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04402185v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Mateska" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Dimitrova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Bosilkovski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070922" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372859v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1314538" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234715v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mansour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peucelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612647" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146807v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1173609" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03803-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavanelo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kop&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frchs.2023.1297733" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009215v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylin Gonz&#225;lez Navarrete" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Dias Cordeiro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bezerra da Silva" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05426-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993612v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Bujandri&#263;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Bogdan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010042" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533913v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05122-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150462v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.42.2200735" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146779v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moraga Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ortiz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jabbar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101864" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030229" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993660v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Platonova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.841835" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03580215v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.797399" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017450v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21405-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913070v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dheilly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.11.012" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993801v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1002247" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009202v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena &#272;uri&#263;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini&#353;a Sevi&#263;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Turkulov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11030371" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993713v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.854803" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088967v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bamgbose" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa O Abdullahi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen I Inabo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bello" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11632-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121492" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988873v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01929-y" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994450v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla King" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18269-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993621v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de la Fuente" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.807682" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943528v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00818-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011949v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192113781" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011662v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasha Fuentes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Circe Mesa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Carmenate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4048/jbc.2022.25.e18" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993747v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Juste" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferreras-Colino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Risalde" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imm.13529" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009625v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Popovi&#263; Dragonji&#263;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Vrbi&#263;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Tasi&#263;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed7120434" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009589v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cristina Foga&#231;a" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11121494" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150448v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503312v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A Charles" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Berm&#250;dez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n Alvarez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10101273" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314980v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100036" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315950v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101609" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992727v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai R&#252;gen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jenkins" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Wielsch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Vogel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin-Florian Hempel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9070819" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314572v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200915" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943572v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vilcinskas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168919" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313734v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Vujin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Horv&#225;th" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040399" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988655v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pacheco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14070635" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314689v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Feo Brito" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa G&#243;mez Torrijos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2021.101651" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314981v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rom&#225;n-Carrasco" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hemmer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2021.783279" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324406v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100270" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315932v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via S Muraro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneliza de O Souza" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamyres N S Leite" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefhano L C&#226;ndido" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia L T Melo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030265" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314800v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupkumar Anvikar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Abdullahi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Inabo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-021-09780-w" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303680v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86904-w" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957668v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Urra" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferreras&#8208;colino" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cabrera" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26575" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314979v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Chamorro" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla C King" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2021.100049" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289392v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Tabor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2021.2018305" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943467v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; De La Fuente" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gort&#225;zar" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/imt-2020-0247" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315009v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Stankov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030301" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313795v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ia Lima Tom&#233; Melo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Luo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Saab Muraro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Assis Pereira" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.105931" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951801v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61430" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951793v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az S&#225;nchez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L Meli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Fonseca-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101356" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951788v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jeronimo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pastor" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8010077" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951785v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pacheco" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar Rayo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Risalde" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020195" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951795v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Diaz-Sanchez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00078" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951800v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Merino" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10040555" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089543v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.0c00747" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951804v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.08.001" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183176v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.27495.1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951784v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gobl" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sinha" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perner" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kopacek" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020157" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951798v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis Corona-Gonzalez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmani Armas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Roque" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040280" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957636v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gasser" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3862-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312931v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111829" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951803v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Rodr&#237;guez-Mall&#243;n" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islay Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastor Alfonso" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9080616" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312773v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Abbas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia-Ud-Din Sandhu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110937" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951805v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Gauci" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Niaz" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091428" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951802v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737159.2020.1792781" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951767v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Ramiro" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loidy Zamora" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101380" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951797v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frealle" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roman-Carrasco" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020167" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951766v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9040309" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313085v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Borneres" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Versille" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8040702" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618514v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Moraga-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chaligiannis" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00392-2" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622214v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenevaldo B. Silva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adivaldo H. Fonseca" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-06194-6" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627454v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00462" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622643v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moura de Aguiar" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pessoa Ara&#250;jo Junior" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Aguilar-Bultet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110528" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622629v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.017" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626147v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Zweygarth" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Aguiar" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.03.018" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620837v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hodzic" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschnik" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O. M. Rego" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7030114" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622602v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P. Araujo" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00161-19" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622253v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontugne" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Denoual" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3269-7" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619911v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gerhard Duscher" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01210" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626259v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ortega-Morales" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nava-Reyna" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente H. Gonzalez-Alvarez" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castillo-Martinez" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3377-z" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618449v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Espinosa Prados" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49766-x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620705v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1379-2" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624114v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bleackley" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Valdes" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Barrero" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101269" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618235v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2019.00079" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629125v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Espinosa Prados" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45658-2" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887752v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de La Fuente" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.05.017" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619845v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de La Fuente" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3413-z" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622562v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00298" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626522v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Espinosa" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.01.006" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628946v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.06.014" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887675v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Lima-Barbero" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez S&#225;nchez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-019-00408-x" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623607v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Ahmad" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Saeed" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3194-9" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623580v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Sandes Pires" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yrurzun Estrada" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Vega Ca&#241;izares" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luis del Castillo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6005-5" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625314v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01612" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106419v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gissot" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2648-4" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624136v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L&#243;pez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00265" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622784v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez de Mera" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Blanda" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Torina" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssaa Fawaz Dabaja" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Romeh" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2017.10.001" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL94P2J7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628258v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00236" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624085v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Espinosa" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32664-z" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624935v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkis G. Corona" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Ricardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2018.06.007" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624139v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2017.12.015" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624083v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Couto" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ferrolho" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Antunes" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.03.011" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626302v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.03.023" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622785v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Valdes" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624933v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13206" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624134v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Hern&#225;ndez-Jargu&#237;n" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00353" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622728v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01733" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622709v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A. Charles" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00490" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622707v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Garcia-Perez" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00307" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622781v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.7b00517" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622627v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riveau" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emm.2016.164" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607008v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G. Domingos" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00114" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622783v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jindr&#464;ch Chmela&#345;" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2017.03.004" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86DCXKV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622789v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.07.097" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627139v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00234" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607006v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pena" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00074" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870577v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo I. Ortega-Morales" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almazan" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2017.10.005" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622695v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel A. Obregon" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00375" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625104v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Moral" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alfaya Arias" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.15243" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637818v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchut" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pierrot" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J. Pierce" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01682" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638840v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Alberdi Velez" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Ayllon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pierce" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2016.1163460" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635025v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancova" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Broniszewska" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Grubhoffer" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.000895" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634961v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramo" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1803-z" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637585v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Lopez" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1747-3" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634504v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.11.002" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634506v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tellier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lenne" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cailliau-Maggio" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00777" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630160v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci3030015" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629960v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. Santos" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Velez" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovina Padre" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.01.004" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632152v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Kocan" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.12.001" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640541v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel A. Noda" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mattar" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.06.004" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638842v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip T. Butterill" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R&#367;&#382;ek" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32372" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637468v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005488" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629959v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14760584.2016.1181547" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630504v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2016.00024" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630767v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.01.010" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640914v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley S. Schneider" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Naranjo" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133038" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231270v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bonzon-Kulichenko" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137237" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636289v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O.M. Rego" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.001" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRMH7GJ5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639715v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Lis" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Popara" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.04.006" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30KPQ202-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633727v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe D&#237;ez-Delgado" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Vicente" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004232" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630858v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Knorr" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kollewe" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.10.009" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8PNJT3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632519v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pinheiro-Silva" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Borges" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1079-8" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638704v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.07.001" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639443v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth C. Galindo" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005120" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629975v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00247-15" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639713v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Ostfeld" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10361" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629956v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Broniszweska" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia M. F. Passos" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#250;cio Fl&#225;vio Barbosa Ribeiro" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01450-14" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639410v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancelot" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2144-6" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631042v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2015.03.007" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630209v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdiel P&#233;rez-Cruz" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G. Fern&#225;ndez De Mera" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.06.016" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16TGRN4Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629972v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Kocan" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630766v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caby" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Marek" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Schultz" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.15.24" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635034v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna A. Ba&#234;ta" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C.D.U Ribeiro" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella C. Teixeira" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia M.F. Passos" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.11.003" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4FCS709-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869880v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D. Barbosa" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.06.003" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635029v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette I. Josemans" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinda C. Oosthuizen" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T. Matjila" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.01.011" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBRJTB30-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635033v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Rudenko" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.03.002" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L2Q4SP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639796v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Om Rego" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Chrudimsk&#225;" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0554-y" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629971v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-9994-11-47" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634512v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.09.009" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637601v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0584-5" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638074v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schwarz" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kopecky" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-4" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629969v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awelani M. Mutshembele" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses S. Mtshali" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriel M.M. Thekisoe" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2014.04.011" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVP705-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630213v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648466v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Passos" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kenneil" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065243" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870572v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Preston" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Majt&#225;n" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisoula Kouremenou" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Rysnik" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena F Burger" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003450" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951744v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucio Flavio M. F. Barbosa Ribeiro" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.08.001" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTPH3X8X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647411v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Sch&#246;l" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thiel" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649724v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mucio Flavio Barbosa Ribeiro" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951742v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Maria Friche Passos" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648465v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Elisabeth Pohl" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Ang&#233;lica Gon&#231;alves da Silveira" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Silaghi" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1984-29612013000100024" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649824v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-291" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951612v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398392v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398414v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398403v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398418v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398377v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991404v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve H Thany" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991397v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991457v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991429v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991346v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318501v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780128186190000289" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818619-0.00028-9" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033338v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789249637.0007" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01400664v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL2S009" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540835v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>