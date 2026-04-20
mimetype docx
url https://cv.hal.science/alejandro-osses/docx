--- v0 (2026-03-28)
+++ v1 (2026-04-20)
@@ -884,235 +884,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity of piano tones: A psychoacoustical and sound analysis study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual similarity between piano notes: Experimental method applicable to reverberant and non-reverberant sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Kohlrausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armin Kohlrausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.46-58. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1024-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5121311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868617v1</w:t>
+                <w:t xml:space="preserve">hal-03868611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual similarity between piano notes: Experimental method applicable to reverberant and non-reverberant sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarity of piano tones: A psychoacoustical and sound analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Kohlrausch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.1024-1035. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5121311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868611v1</w:t>
+                <w:t xml:space="preserve">hal-03868617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory modelling of the perceptual similarity between piano sounds</w:t>
               </w:r>
@@ -2128,226 +2128,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the sensation of fluctuation strength</w:t>
+                <w:t xml:space="preserve">Assessing the acoustic similarity of different pianos using an instrument-in-noise test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo García</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Kohlrausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Meetings on Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Musical and Room Acoustics ISMRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873162v1</w:t>
+                <w:t xml:space="preserve">hal-03873449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the acoustic similarity of different pianos using an instrument-in-noise test</w:t>
+                <w:t xml:space="preserve">Modelling the sensation of fluctuation strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Kohlrausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical and Room Acoustics ISMRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Meetings on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.050005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873449v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of differences between original and synthesised musical instrument sounds: the role of room acoustics</w:t>
               </w:r>
@@ -3482,558 +3482,558 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t>
+                <w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078325v1</w:t>
+                <w:t xml:space="preserve">hal-03950579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t>
+                <w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t>
+              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950579v1</w:t>
+                <w:t xml:space="preserve">hal-04078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
+                <w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848386v1</w:t>
+                <w:t xml:space="preserve">hal-03553449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866646v1</w:t>
+                <w:t xml:space="preserve">hal-03848386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t>
+                <w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t>
+              <w:t xml:space="preserve">ARCHES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553447v1</w:t>
+                <w:t xml:space="preserve">hal-03866646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554232v1</w:t>
+                <w:t xml:space="preserve">hal-03641680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of eight auditory models of normal-hearing processing</w:t>
               </w:r>
@@ -4082,286 +4082,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t>
+              <w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641680v1</w:t>
+                <w:t xml:space="preserve">hal-03553447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t>
+                <w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, San José, United States</w:t>
+              <w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553443v1</w:t>
+                <w:t xml:space="preserve">hal-03554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">, Feb 2022, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553449v1</w:t>
+                <w:t xml:space="preserve">hal-03553443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicoacústica en oyentes humanos y artificiales: Ventajas y precauciones al comparar mediciones y simulaciones en paradigmas experimentales de detección de sonidos</w:t>
               </w:r>
@@ -5925,51 +5925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Drakopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Vasilkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Wartenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2022.108569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kohlrausch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Mclachlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.01.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5121311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Lachenmayr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckard Mommertz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Francart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14992027.2014.989455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Badani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Riffo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-48832011000100003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Ackermans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Nuijens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Sweep" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hornikx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Garrett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Ernst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Espinoza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Floody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Glisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bascu&#241;an" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Ram&#237;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n &#193;ngel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3508004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03871102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Lakens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Drakopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Vasilkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Wartenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2022.108569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kohlrausch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Mclachlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5121311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.01.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Lachenmayr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckard Mommertz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Francart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14992027.2014.989455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Badani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Riffo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-48832011000100003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Ackermans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Nuijens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Sweep" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hornikx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Garrett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Ernst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Espinoza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Floody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Glisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bascu&#241;an" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Ram&#237;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n &#193;ngel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3508004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03871102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Lakens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>