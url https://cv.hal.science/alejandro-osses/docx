--- v1 (2026-04-20)
+++ v2 (2026-05-14)
@@ -884,235 +884,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual similarity between piano notes: Experimental method applicable to reverberant and non-reverberant sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Similarity of piano tones: A psychoacoustical and sound analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Kohlrausch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.1024-1035. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5121311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868611v1</w:t>
+                <w:t xml:space="preserve">hal-03868617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity of piano tones: A psychoacoustical and sound analysis study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual similarity between piano notes: Experimental method applicable to reverberant and non-reverberant sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Kohlrausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armin Kohlrausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.46-58. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1024-1035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5121311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868617v1</w:t>
+                <w:t xml:space="preserve">hal-03868611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory modelling of the perceptual similarity between piano sounds</w:t>
               </w:r>
@@ -2128,226 +2128,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the acoustic similarity of different pianos using an instrument-in-noise test</w:t>
+                <w:t xml:space="preserve">Modelling the sensation of fluctuation strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Kohlrausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical and Room Acoustics ISMRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Meetings on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. pp.050005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0000410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873449v1</w:t>
+                <w:t xml:space="preserve">hal-03873162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the sensation of fluctuation strength</w:t>
+                <w:t xml:space="preserve">Assessing the acoustic similarity of different pianos using an instrument-in-noise test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo García</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Kohlrausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Meetings on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Musical and Room Acoustics ISMRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/2.0000410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03873162v1</w:t>
+                <w:t xml:space="preserve">hal-03873449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of differences between original and synthesised musical instrument sounds: the role of room acoustics</w:t>
               </w:r>
@@ -2599,299 +2599,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propuesta de compensación sonora a la variación de amplitud en el contexto de la producción musical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparación de metodologías para el monitoreo continuo de ruido y detección de aeronaves en las proximidades de aeropuertos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Espinoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
+                <w:t xml:space="preserve">Max Glisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Floody</w:t>
+                <w:t xml:space="preserve">Christian Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGEACUS</w:t>
+              <w:t xml:space="preserve">Congreso Internacional de Acústica y Audio Profesional INGEACUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871027v1</w:t>
+                <w:t xml:space="preserve">hal-03870900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparación de metodologías para el monitoreo continuo de ruido y detección de aeronaves en las proximidades de aeropuertos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propuesta de compensación sonora a la variación de amplitud en el contexto de la producción musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guzmán</w:t>
+                <w:t xml:space="preserve">Sergio Floody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional de Acústica y Audio Profesional INGEACUS</w:t>
+              <w:t xml:space="preserve">INGEACUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870900v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methodologies for continuous noise monitoring and aircraft detection in the vicinity of airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Glisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Sound &amp; Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PanAmerican/Iberian Meeting on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3037,51 +3037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychoacoustic audio analysis in frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Ángel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,51 +3141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponderación psicoacústica en frecuencia y amplitud para señales de audio digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Acústica UNTREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3204,273 +3204,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis espectral en bandas críticas usando la técnica de Warping de frecuencias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ponderación psicoacústica de la distorsión no lineal de dispositivos de audio: una propuesta para su medición</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Víctor Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais do 7 Congresso da AES Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, São Paulo, Brasil. pp.73-76</w:t>
+              <w:t xml:space="preserve">Primeras Jornadas Regionales de Acústica - AdAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rosario, Argentina. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870701v1</w:t>
+                <w:t xml:space="preserve">hal-05352372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponderación psicoacústica de la distorsión no lineal de dispositivos de audio: una propuesta para su medición</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Análisis comparativo entre modelos de sonoridad: Propuesta de un modelo de ponderación dinámica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Espinoza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primeras Jornadas Regionales de Acústica - AdAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rosario, Argentina. pp.1-11</w:t>
+              <w:t xml:space="preserve">Primeras Jornadas Regionales de Acústica AAdA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rosario, Argentina. pp.A028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352372v1</w:t>
+                <w:t xml:space="preserve">hal-03870783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis comparativo entre modelos de sonoridad: Propuesta de un modelo de ponderación dinámica</w:t>
+                <w:t xml:space="preserve">Análisis espectral en bandas críticas usando la técnica de Warping de frecuencias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primeras Jornadas Regionales de Acústica AAdA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rosario, Argentina. pp.A028</w:t>
+              <w:t xml:space="preserve">Anais do 7 Congresso da AES Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, São Paulo, Brasil. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870783v1</w:t>
+                <w:t xml:space="preserve">hal-03870701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3482,286 +3482,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t>
+                <w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t>
+              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950579v1</w:t>
+                <w:t xml:space="preserve">hal-04078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse correlation to derive listeners' internal templates in a word-in-noise test: Methodological aspects and relevance of a human readable goodness-of-fit metric</w:t>
+                <w:t xml:space="preserve">The fastACI toolbox: A flexible framework to investigate auditory perception using reverse correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nijmegen, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">15th General Meeting Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Vienna, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078325v1</w:t>
+                <w:t xml:space="preserve">hal-03950579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of eight auditory models of normal-hearing processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553449v1</w:t>
+                <w:t xml:space="preserve">hal-03685000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
               </w:r>
@@ -3794,574 +3781,587 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848386v1</w:t>
+                <w:t xml:space="preserve">hal-03641680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866646v1</w:t>
+                <w:t xml:space="preserve">hal-03848386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Amplitude-Modulation Detection and Phoneme Categorization with Auditory Reverse Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using reverse correlation to study individual perception: Including an auditory model in the experimental design loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France. , 2022</w:t>
+              <w:t xml:space="preserve">ARCHES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Oldenburg, Germany. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641680v1</w:t>
+                <w:t xml:space="preserve">hal-03866646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of eight auditory models of normal-hearing processing</w:t>
+                <w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASdag: Meeting Werkgemeenschap Auditief Systeem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685000v1</w:t>
+                <w:t xml:space="preserve">hal-03553447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trial-by-Trial Analysis of Phoneme-in-Noise Perception using a Model of Monaural Auditory Processing</w:t>
+                <w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th Annual MidWinter Meeting of Association for Research in Otolaryngology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, United States. , 2022</w:t>
+              <w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553447v1</w:t>
+                <w:t xml:space="preserve">hal-03554232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the perception of soundscapes, speech-, AM- and FM- sounds</w:t>
+                <w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Varnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aural Assessment by Means of Binaural Algorithms (AABBA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Vienna, Austria. 2022</w:t>
+              <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554232v1</w:t>
+                <w:t xml:space="preserve">hal-03553443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Reverse Correlation on a Phoneme-Discrimination Task: Assessing the Effect of Different Types of Background Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory Classification Images: A Psychophysical Paradigm to Explore Listening Strategies in Phoneme Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Varnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Varnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARO Midwinter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2022, San José, United States</w:t>
+              <w:t xml:space="preserve">, Feb 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553443v1</w:t>
+                <w:t xml:space="preserve">hal-03553449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psicoacústica en oyentes humanos y artificiales: Ventajas y precauciones al comparar mediciones y simulaciones en paradigmas experimentales de detección de sonidos</w:t>
               </w:r>
@@ -4757,90 +4757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clasificación de aeronaves utilizando redes neuronales artificiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Glisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Osses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encuentro de Sonido y Acústica EISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5925,51 +5925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Drakopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Vasilkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Wartenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2022.108569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kohlrausch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Mclachlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5121311" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.01.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Lachenmayr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckard Mommertz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Francart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14992027.2014.989455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Badani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Riffo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-48832011000100003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Ackermans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Nuijens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Sweep" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hornikx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Garrett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Ernst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Espinoza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Floody" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Glisser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bascu&#241;an" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Ram&#237;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n &#193;ngel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3508004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03871102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Lakens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Osses" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azal Le Bagousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1668690" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.12.27.522040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0021022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Drakopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Vasilkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijmen Wartenberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verhulst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2022.108569" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Carney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Dau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bruce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kohlrausch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Mclachlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.01.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5121311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Lachenmayr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckard Mommertz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4979853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Francart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wouters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14992027.2014.989455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Badani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Riffo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-48832011000100003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Ackermans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Nuijens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Sweep" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hornikx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Garrett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Ernst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Garc&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungeun Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Glisser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guzm&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Espinoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Floody" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Bascu&#241;an" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Ram&#237;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n &#193;ngel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3508004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685000v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553447v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873468v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7865424" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7476407" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03871102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912727v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Lakens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>