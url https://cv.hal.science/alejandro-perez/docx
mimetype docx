--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -204,235 +204,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential brain-to-brain entrainment while speaking and listening in native and foreign languages</w:t>
+                <w:t xml:space="preserve">Dark energy from quantum gravity discreteness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.11.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (22), pp.221302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.221302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02066539v1</w:t>
+                <w:t xml:space="preserve">hal-01771290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark energy from quantum gravity discreteness</w:t>
+                <w:t xml:space="preserve">Differential brain-to-brain entrainment while speaking and listening in native and foreign languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Karadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (22), pp.221302. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.221302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771290v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02066539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum gravity at the corner</w:t>
               </w:r>
@@ -503,326 +503,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the Poisson bracket of 2d smeared fluxes in loop quantum gravity</w:t>
+                <w:t xml:space="preserve">Dark Energy from Violation of Energy Conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto S. Cattaneo</w:t>
+                <w:t xml:space="preserve">Thibaut Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (10), pp.107001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (2), pp.021102 </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa69b4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.021102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436645v1</w:t>
+                <w:t xml:space="preserve">hal-01436608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Energy from Violation of Energy Conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop gravity string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Freidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Josset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (2), pp.021102 </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.106002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.021102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436608v1</w:t>
+                <w:t xml:space="preserve">hal-01436653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop gravity string</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Freidel</w:t>
+                <w:t xml:space="preserve">A note on the Poisson bracket of 2d smeared fluxes in loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto S. Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (10), pp.106002. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.107001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.106002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa69b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436653v1</w:t>
+                <w:t xml:space="preserve">hal-01436645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Black Hole Fireworks: Asymmetric Black-Hole-to-White-Hole Tunneling Scenario</w:t>
               </w:r>
@@ -997,235 +997,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No firewalls in quantum gravity: the role of discreteness of quantum geometry in resolving the information loss paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.084005⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Focus Issue: Entanglement and Quantum Gravity, 32 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/8/084001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111479v1</w:t>
+                <w:t xml:space="preserve">hal-01254855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No firewalls in quantum gravity: the role of discreteness of quantum geometry in resolving the information loss paradox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Asin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Focus Issue: Entanglement and Quantum Gravity, 32 (8), pp.084001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (8), pp.084005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/8/084001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.084005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254855v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole spectroscopy from Loop Quantum Gravity models</w:t>
               </w:r>
@@ -1322,625 +1322,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and entanglement entropy for black holes in quantum geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling black holes with angular momentum in loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Frodden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Röken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.084015⟩</w:t>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10714-014-1828-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016449v1</w:t>
+                <w:t xml:space="preserve">hal-00957631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics, holography, and black hole entropy in loop quantum gravity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical and entanglement entropy for black holes in quantum geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (8), pp.084069. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 90 (8), pp.084015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.084015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.084069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00957629v1</w:t>
+                <w:t xml:space="preserve">hal-01016449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling black holes with angular momentum in loop quantum gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Frodden</w:t>
+                <w:t xml:space="preserve">Statistics, holography, and black hole entropy in loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Röken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (12), </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (8), pp.084069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10714-014-1828-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.084069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957631v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spin Foam Approach to Quantum Gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth null hypersurfaces near the horizon in the presence of tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kozameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Moreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12942/lrr-2013-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.064039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.064039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957636v1</w:t>
+                <w:t xml:space="preserve">hal-00957638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Entropy of a BTZ Black Hole from Loop Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Frodden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (5), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP05(2013)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth null hypersurfaces near the horizon in the presence of tails</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spin Foam Approach to Quantum Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87, pp.064039. </w:t>
+              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.064039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12942/lrr-2013-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957638v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new spin foam models and quantum gravity</w:t>
               </w:r>
@@ -1998,837 +1998,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the symmetry of the vacuum in theories with &amp;quot;spontaneous symmetry breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black hole entropy and isolated horizons thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (9), pp.1493. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.241301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217751X1105292X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111527v1</w:t>
+                <w:t xml:space="preserve">hal-00618578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical quantization of non-commutative holonomies in 2+1 loop quantum gravity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the symmetry of the vacuum in theories with &amp;quot;spontaneous symmetry breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (10), pp.36. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (9), pp.1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2011)036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X1105292X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618577v1</w:t>
+                <w:t xml:space="preserve">hal-01111527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static isolated horizons: SU(2) invariant phase space, quantization, and black hole entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical quantization of non-commutative holonomies in 2+1 loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (04), pp.744-777. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e13040744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2011)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618575v1</w:t>
+                <w:t xml:space="preserve">hal-00618577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SU(2) Black Hole entropy revisited</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static isolated horizons: SU(2) invariant phase space, quantization, and black hole entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)016⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (04), pp.744-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e13040744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967361v1</w:t>
+                <w:t xml:space="preserve">hal-00618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black hole entropy and isolated horizons thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amit Ghosh</w:t>
+                <w:t xml:space="preserve">The SU(2) Black Hole entropy revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.241301. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (5), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618578v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin foam quantization and anomalies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the regularization of the constraint algebra of quantum gravity in 2 + 1 dimensions with a nonvanishing cosmological constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10714-009-0892-9⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (14), pp.145009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/27/14/145009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470096v1</w:t>
+                <w:t xml:space="preserve">hal-00610063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological limit of gravity admitting an SU(2) connection formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merced Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (6), pp.064033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.064033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularization of the constraint algebra of quantum gravity in 2 + 1 dimensions with a nonvanishing cosmological constant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin foam quantization and anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bojowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (14), pp.145009. </w:t>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/27/14/145009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10714-009-0892-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610063v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole entropy and $SU(2)$ Chern-Simons theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,90 +2888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole entropy from the SU(2)-invariant formulation of type I isolated horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (4), pp.044050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2999,511 +2999,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Plebanski theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Noui</w:t>
+                <w:t xml:space="preserve">4d Lorentzian Holst action with topological terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Jimenez Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vandersloot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.064026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.064026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421875v1</w:t>
+                <w:t xml:space="preserve">hal-00363612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization of the Jackiw-Teitelboim model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clisthenis P. Constantinidis</w:t>
+                <w:t xml:space="preserve">Cosmological Plebanski theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Piguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez</w:t>
+                <w:t xml:space="preserve">Kevin Vandersloot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.2597-2618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350268v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4d Lorentzian Holst action with topological terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantization of the Jackiw-Teitelboim model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clisthenis P. Constantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Jimenez Rezende</w:t>
+                <w:t xml:space="preserve">Olivier Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (6), pp.064026. </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (8), pp.084007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.064026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363612v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional topological field theories coupled to four-dimensional BF theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merced Montesinos</w:t>
+                <w:t xml:space="preserve">Extended matter coupled to BF theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston J. Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (10)</w:t>
+              <w:t xml:space="preserve">, 2008, 78 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326473v1</w:t>
+                <w:t xml:space="preserve">hal-00175142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended matter coupled to BF theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Winston J. Fairbairn</w:t>
+                <w:t xml:space="preserve">Two-dimensional topological field theories coupled to four-dimensional BF theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merced Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (2)</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175142v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theta parameter in loop quantum gravity: effects on quantum geometry and black hole entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Jimenez Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,420 +3847,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularization ambiguities in loop quantum gravity</w:t>
+                <w:t xml:space="preserve">Loop Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (3), pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133308v1</w:t>
+                <w:t xml:space="preserve">hal-00470086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quantum origin of the seeds of cosmic structure</w:t>
+                <w:t xml:space="preserve">On the regularization ambiguities in loop quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133309v1</w:t>
+                <w:t xml:space="preserve">hal-00133308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Quantum Gravity</w:t>
+                <w:t xml:space="preserve">On the quantum origin of the seeds of cosmic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Sahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (3), pp.17</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470086v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finiteness of a spinfoam model for euclidean quantum general relativity</w:t>
+                <w:t xml:space="preserve">3+1 spinfoam model of quantum gravity with spacelike and timelike components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (6), pp.064002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.64.064002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130308v1</w:t>
+                <w:t xml:space="preserve">hal-00130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3+1 spinfoam model of quantum gravity with spacelike and timelike components</w:t>
+                <w:t xml:space="preserve">Finiteness of a spinfoam model for euclidean quantum general relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Rovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 599, pp.427-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.64.064002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00130307v1</w:t>
+                <w:t xml:space="preserve">hal-00130308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4464,64 +4464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular isolated black holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kozameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,64 +4878,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local first law for black hole thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Frodden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scaling of black hole entropy in loop quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sudarsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02781-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02066539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Karadag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.221302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freidel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe4100107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Cattaneo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa69b4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.021102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.106002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Lorenzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/8/084001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.084015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1828-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrr-2013-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kozameh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Moreschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.064039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/PIP.040004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X1105292X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e13040744" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bojowald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-009-0892-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merced Montesinos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.064033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/14/145009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clisthenis P. Constantinidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.084007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Jimenez Rezende" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.064026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston J. Fairbairn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Baez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2007.v11.n3.a4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mondragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.064005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hellmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.084033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Sahlmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.64.064002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01317467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolcich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756825" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando Barbero G." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813220003_0008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sudarsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02781-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.221302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02066539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Karadag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freidel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe4100107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.021102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.106002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Cattaneo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa69b4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Lorenzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/8/084001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1828-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.084015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kozameh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Moreschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.064039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrr-2013-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/PIP.040004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X1105292X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e13040744" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/14/145009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merced Montesinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.064033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bojowald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-009-0892-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Jimenez Rezende" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.064026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clisthenis P. Constantinidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.084007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston J. Fairbairn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Baez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2007.v11.n3.a4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mondragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.064005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hellmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.084033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Sahlmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.64.064002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01317467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolcich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756825" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando Barbero G." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813220003_0008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>