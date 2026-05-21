--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -204,235 +204,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark energy from quantum gravity discreteness</w:t>
+                <w:t xml:space="preserve">Differential brain-to-brain entrainment while speaking and listening in native and foreign languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Karadag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.221302⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.303-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771290v1</w:t>
+                <w:t xml:space="preserve">pasteur-02066539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential brain-to-brain entrainment while speaking and listening in native and foreign languages</w:t>
+                <w:t xml:space="preserve">Dark energy from quantum gravity discreteness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.303-315. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (22), pp.221302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.221302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02066539v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum gravity at the corner</w:t>
               </w:r>
@@ -607,222 +607,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop gravity string</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Freidel</w:t>
+                <w:t xml:space="preserve">A note on the Poisson bracket of 2d smeared fluxes in loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto S. Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (10), pp.106002. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.107001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.106002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa69b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436653v1</w:t>
+                <w:t xml:space="preserve">hal-01436645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the Poisson bracket of 2d smeared fluxes in loop quantum gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop gravity string</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Freidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto S. Cattaneo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez</w:t>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (10), pp.107001. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.106002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa69b4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.106002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436645v1</w:t>
+                <w:t xml:space="preserve">hal-01436653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Black Hole Fireworks: Asymmetric Black-Hole-to-White-Hole Tunneling Scenario</w:t>
               </w:r>
@@ -997,235 +997,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No firewalls in quantum gravity: the role of discreteness of quantum geometry in resolving the information loss paradox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Asin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibril Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Geiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/8/084001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (8), pp.084005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.084005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254855v1</w:t>
+                <w:t xml:space="preserve">hal-01111479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black holes as gases of punctures with a chemical potential: Bose-Einstein condensation and logarithmic corrections to the entropy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No firewalls in quantum gravity: the role of discreteness of quantum geometry in resolving the information loss paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (8), pp.084005. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Focus Issue: Entanglement and Quantum Gravity, 32 (8), pp.084001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.084005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/32/8/084001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111479v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole spectroscopy from Loop Quantum Gravity models</w:t>
               </w:r>
@@ -1322,625 +1322,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling black holes with angular momentum in loop quantum gravity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical and entanglement entropy for black holes in quantum geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Röken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10714-014-1828-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (8), pp.084015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.084015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957631v1</w:t>
+                <w:t xml:space="preserve">hal-01016449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and entanglement entropy for black holes in quantum geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistics, holography, and black hole entropy in loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (8), pp.084015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.084015⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (8), pp.084069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.084069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016449v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics, holography, and black hole entropy in loop quantum gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling black holes with angular momentum in loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Frodden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez</w:t>
+                <w:t xml:space="preserve">Christian Röken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (8), pp.084069. </w:t>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.084069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10714-014-1828-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957629v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth null hypersurfaces near the horizon in the presence of tails</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spin Foam Approach to Quantum Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.064039⟩</w:t>
+              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12942/lrr-2013-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957638v1</w:t>
+                <w:t xml:space="preserve">hal-00957636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Entropy of a BTZ Black Hole from Loop Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Frodden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (5), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP05(2013)139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spin Foam Approach to Quantum Gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth null hypersurfaces near the horizon in the presence of tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kozameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo Moreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16, pp.3. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.064039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12942/lrr-2013-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.064039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957636v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new spin foam models and quantum gravity</w:t>
               </w:r>
@@ -1998,837 +1998,837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black hole entropy and isolated horizons thermodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the symmetry of the vacuum in theories with &amp;quot;spontaneous symmetry breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.241301. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (9), pp.1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X1105292X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618578v1</w:t>
+                <w:t xml:space="preserve">hal-01111527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the symmetry of the vacuum in theories with &amp;quot;spontaneous symmetry breaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical quantization of non-commutative holonomies in 2+1 loop quantum gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (9), pp.1493. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (10), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217751X1105292X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2011)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111527v1</w:t>
+                <w:t xml:space="preserve">hal-00618577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical quantization of non-commutative holonomies in 2+1 loop quantum gravity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static isolated horizons: SU(2) invariant phase space, quantization, and black hole entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (10), pp.36. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (04), pp.744-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2011)036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e13040744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618577v1</w:t>
+                <w:t xml:space="preserve">hal-00618575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static isolated horizons: SU(2) invariant phase space, quantization, and black hole entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SU(2) Black Hole entropy revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e13040744⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (5), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618575v1</w:t>
+                <w:t xml:space="preserve">hal-00967361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SU(2) Black Hole entropy revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Noui</w:t>
+                <w:t xml:space="preserve">Black hole entropy and isolated horizons thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (5), pp.16. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.241301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP05(2011)016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967361v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularization of the constraint algebra of quantum gravity in 2 + 1 dimensions with a nonvanishing cosmological constant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin foam quantization and anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bojowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/27/14/145009⟩</w:t>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10714-009-0892-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610063v1</w:t>
+                <w:t xml:space="preserve">hal-00470096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological limit of gravity admitting an SU(2) connection formulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the regularization of the constraint algebra of quantum gravity in 2 + 1 dimensions with a nonvanishing cosmological constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.064033⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (14), pp.145009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/27/14/145009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400823v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin foam quantization and anomalies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological limit of gravity admitting an SU(2) connection formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bojowald</w:t>
+                <w:t xml:space="preserve">Merced Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6), pp.064033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10714-009-0892-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.064033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470096v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole entropy and $SU(2)$ Chern-Simons theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,90 +2888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black hole entropy from the SU(2)-invariant formulation of type I isolated horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Noui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pranzetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (4), pp.044050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2999,317 +2999,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4d Lorentzian Holst action with topological terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmological Plebanski theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Jimenez Rezende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Perez</w:t>
+                <w:t xml:space="preserve">Kevin Vandersloot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.2597-2618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363612v1</w:t>
+                <w:t xml:space="preserve">hal-00421875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological Plebanski theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Noui</w:t>
+                <w:t xml:space="preserve">Quantization of the Jackiw-Teitelboim model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clisthenis P. Constantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Vandersloot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (8), pp.084007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.084007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421875v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization of the Jackiw-Teitelboim model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4d Lorentzian Holst action with topological terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Piguet</w:t>
+                <w:t xml:space="preserve">Danilo Jimenez Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79 (8), pp.084007. </w:t>
+              <w:t xml:space="preserve">, 2009, 79 (6), pp.064026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.084007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.064026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350268v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended matter coupled to BF theory</w:t>
               </w:r>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional topological field theories coupled to four-dimensional BF theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merced Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The theta parameter in loop quantum gravity: effects on quantum geometry and black hole entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Jimenez Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,420 +3847,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop Quantum Gravity</w:t>
+                <w:t xml:space="preserve">On the regularization ambiguities in loop quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (3), pp.17</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470086v1</w:t>
+                <w:t xml:space="preserve">hal-00133308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the regularization ambiguities in loop quantum gravity</w:t>
+                <w:t xml:space="preserve">On the quantum origin of the seeds of cosmic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Sahlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133308v1</w:t>
+                <w:t xml:space="preserve">hal-00133309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quantum origin of the seeds of cosmic structure</w:t>
+                <w:t xml:space="preserve">Loop Quantum Gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sudarsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (3), pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133309v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3+1 spinfoam model of quantum gravity with spacelike and timelike components</w:t>
+                <w:t xml:space="preserve">Finiteness of a spinfoam model for euclidean quantum general relativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Rovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 599, pp.427-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130307v1</w:t>
+                <w:t xml:space="preserve">hal-00130308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finiteness of a spinfoam model for euclidean quantum general relativity</w:t>
+                <w:t xml:space="preserve">3+1 spinfoam model of quantum gravity with spacelike and timelike components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rovelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (6), pp.064002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.64.064002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130308v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4464,64 +4464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular isolated black holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Kozameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,64 +4878,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local first law for black hole thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Frodden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scaling of black hole entropy in loop quantum gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sudarsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02781-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.221302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02066539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Karadag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freidel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe4100107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.021102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.106002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Cattaneo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa69b4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Lorenzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254855v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/8/084001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1828-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.084015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kozameh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Moreschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.064039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrr-2013-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/PIP.040004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X1105292X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e13040744" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/14/145009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merced Montesinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.064033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bojowald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-009-0892-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Jimenez Rezende" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.064026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clisthenis P. Constantinidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.084007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston J. Fairbairn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Baez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2007.v11.n3.a4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mondragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.064005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hellmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.084033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Sahlmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.64.064002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01317467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolcich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756825" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando Barbero G." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813220003_0008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sudarsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Wilson-Ewing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-020-02781-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02066539v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Karadag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.11.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.221302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freidel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe4100107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.021102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto S. Cattaneo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa69b4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pranzetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.106002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso de Lorenzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.124018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Geiller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.084005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/8/084001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.124046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.084015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Ghosh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.084069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Frodden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#246;ken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-014-1828-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrr-2013-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kozameh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Moreschi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.064039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4279/PIP.040004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X1105292X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e13040744" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Engle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2011)016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bojowald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-009-0892-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/14/145009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merced Montesinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.064033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.031302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.044050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vandersloot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clisthenis P. Constantinidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.084007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Jimenez Rezende" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.064026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston J. Fairbairn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326473v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Baez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ATMP.2007.v11.n3.a4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Mondragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rovelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.064005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166833v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hellmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.75.084033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Sahlmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.64.064002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01317467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolcich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4734407" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756825" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernando Barbero G." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813220003_0008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>