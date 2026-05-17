--- v1 (2026-03-25)
+++ v2 (2026-05-17)
@@ -367,252 +367,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of natural orbitals in ab initio molecular dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodesorption of CO ices: Rotational and translational energy distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Piris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Basalgète</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel del Fré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Rakovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenjandro Rivero Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 160 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0188491⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 161 (18), pp.184306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0230819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491144v1</w:t>
+                <w:t xml:space="preserve">hal-04786845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodesorption of CO ices: Rotational and translational energy distributions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jozef Rakovský</w:t>
+                <w:t xml:space="preserve">Time evolution of natural orbitals in ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rivero Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alenjandro Rivero Santamaria</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Piris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 161 (18), pp.184306. </w:t>
+              <w:t xml:space="preserve">, 2024, 160 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0230819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0188491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786845v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Molecular Dynamics calculations on NO oxidation over oxygen functionalized Highly Oriented Pyrolytic Graphite</w:t>
               </w:r>
@@ -754,51 +754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rivero Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Basalgète</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of photodesorption of molecular interstellar ices</w:t>
+                <w:t xml:space="preserve">Étude théorique de la redistribution de l’énergie vibrationnelle dans des agrégats de CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel del Fré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rivero Santamaría</w:t>
@@ -2742,97 +2742,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Monnerville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France. , 2022</w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695134v1</w:t>
+                <w:t xml:space="preserve">hal-03706668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique de la redistribution de l’énergie vibrationnelle dans des agrégats de CO</w:t>
+                <w:t xml:space="preserve">Theoretical studies of photodesorption of molecular interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel del Fré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Rivero Santamaría</w:t>
@@ -2863,73 +2863,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Monnerville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France. , 2022</w:t>
+              <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706668v1</w:t>
+                <w:t xml:space="preserve">hal-03695134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of Cl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O interaction</w:t>
               </w:r>
@@ -3300,51 +3300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel del Fr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto A. Alou Angulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rivero Santamar&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Infuso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del Fr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto A Alou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hacquard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basalg&#232;te" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenjandro Rivero Santamaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230819" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04629324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Alou Angulo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.238001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alducin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Fabio Busnengo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;ez Mui&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00835" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Juaristi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321818v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rivero-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.07.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4832324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larr&#233;garay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02662j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Alou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel del Fr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto A. Alou Angulo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Monnerville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rivero Santamar&#237;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Infuso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del Fr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto A Alou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hacquard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Basalg&#232;te" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Rakovsk&#253;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenjandro Rivero Santamaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Piris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04629324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Alou Angulo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03961" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine F&#233;raud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.238001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Alducin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Fabio Busnengo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;ez Mui&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00835" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Juaristi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321818v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larregaray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rivero-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.07.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4832324" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubayo-Soneira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larr&#233;garay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02662j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Alou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654249v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michoulier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>