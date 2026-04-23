--- v0 (2026-03-17)
+++ v1 (2026-04-23)
@@ -975,312 +975,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux méthodologiques de la conception des questionnaires en ligne pour une étude sociophonétique des idéologies associées aux accents du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde — « L'enquête sociolinguistique à l'ère numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Alessandro Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études des doctorant·es de CLESTHIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">25èmes Rencontres Jeunes Chercheurs "Étudier le langage à l’ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620183v1</w:t>
+                <w:t xml:space="preserve">hal-03698650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde — « L'enquête sociolinguistique à l'ère numérique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Alessandro Basile</w:t>
+                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cameron Morin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Auclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontres Jeunes Chercheurs "Étudier le langage à l’ère numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698650v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux méthodologiques de la conception des questionnaires en ligne pour une étude sociophonétique des idéologies associées aux accents du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études des doctorant·es de CLESTHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563405v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants de FLE et leurs accents : perceptions, idéologies, tendances</w:t>
               </w:r>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du linguiste à son objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ghidali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,51 +1947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C572EA5"/>
+    <w:nsid w:val="B76D7B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aleksandra-d-savenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3233-3750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280024398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/48172879556515992876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA030051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseignement-apprentissage-de-la-variation-en-contextes-pluriels/82207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghidali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03219929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aleksandra-d-savenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3233-3750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280024398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/48172879556515992876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA030051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseignement-apprentissage-de-la-variation-en-contextes-pluriels/82207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghidali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03219929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>