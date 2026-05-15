--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -465,1421 +465,1490 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;accents&amp;quot; du français en classe de FLE : comment analyser les freins idéologiques auprès des enseignant-es dans un contexte hétéroglotte. Focus sur l’enseignement aux débutant-es</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Prikhodkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Solórzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement/Apprentissage de la variation en contextes pluriels</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, 180 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546902v1</w:t>
+                <w:t xml:space="preserve">hal-04888384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches sociales des &amp;quot;accents&amp;quot; en FLE : un terrain élargi pour observer les tensions idéologiques</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;accents&amp;quot; du français en classe de FLE : comment analyser les freins idéologiques auprès des enseignant-es dans un contexte hétéroglotte. Focus sur l’enseignement aux débutant-es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anika Falkert; Isabelle Racine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sociales du langage II</w:t>
-[...201 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseignement/Apprentissage de la variation en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-90, 2026, Réseau FrancophonieS, 9782336572451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Candea</w:t>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">hal-03286303v1</w:t>
+                <w:t xml:space="preserve">hal-05546902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du linguiste à son objet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer la prononciation régionalement marquée dans l’enseignement du FLE : faisabilité et acceptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque international de l’Observatoire des Pratiques Langagières Actuelles (OPLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Pointe-à-Pitre, Guadeloupe / Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sociales des &amp;quot;accents&amp;quot; en FLE : un terrain élargi pour observer les tensions idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches sociales du langage II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prononciation régionalement marquée dans l'enseignement du FLE : regards croisés des enseignantes, des apprenantes et du grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journée d’Études de CLESTHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitter le cadre du standard unique de prononciation du FLE : les écueils de l’enseignement aux débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Candea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Louvain-la Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « moi » chercheuse au « moi » participante : dynamique et/ou tension à partir d’une recherche sur l’accent régional en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réflexivité dans la recherche doctorale en didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des accents régionaux du français chez les apprenants de FLE roumains débutants et intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études des doctorants CLESTHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux méthodologiques de la conception des questionnaires en ligne pour une étude sociophonétique des idéologies associées aux accents du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études des doctorant·es de CLESTHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde — « L'enquête sociolinguistique à l'ère numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Alessandro Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25èmes Rencontres Jeunes Chercheurs "Étudier le langage à l’ère numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se préparer à la constitution du corpus : questions théoriques et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ghidali</w:t>
+                <w:t xml:space="preserve">Clarisse Auclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cameron Morin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03917009v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en didactique des langues : de la constitution à l’analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants de FLE et leurs accents : perceptions, idéologies, tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avoir, le garder, le perdre, le prendre. Accent : perspectives sociolinguistiques (APS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la dynamique des idéologies linguistiques et des accents de la francophonie. Résultats de pré-enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du CELISO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on enseigner un français ancré dans un territoire ? Perception des accents régionaux et internationaux du français dans l'enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième colloque international Langue et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Monpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la dynamique des idéologies linguistiques et des accents de la francophonie. Approche expérimentale des standards actuels du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du linguiste à son objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ghidali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">dumas-03219929v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenyang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Actes des 24èmes Rencontres des Jeunes Chercheurs (RJC) en Sciences du Langage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur la parole en FLE/FLS : un miroir sur l’identité</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-04888384v1</w:t>
+                <w:t xml:space="preserve">Regards croisés sur la dynamique des idéologies linguistiques et des accents de la francophonie. Approche expérimentale des standards actuels du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra D. Savenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-03219929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1947,51 +2016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B76D7B23"/>
+    <w:nsid w:val="04AB34E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2178,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aleksandra-d-savenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3233-3750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280024398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/48172879556515992876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA030051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseignement-apprentissage-de-la-variation-en-contextes-pluriels/82207" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917009v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghidali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03219929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aleksandra-d-savenkova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3233-3750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280024398" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/48172879556515992876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05546232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra D. Savenkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA030051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/dfles.690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Prikhodkine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Sauvage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/enseignement-apprentissage-de-la-variation-en-contextes-pluriels/82207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Alessandro Basile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Auclert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286307v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghidali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyang Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03219929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>