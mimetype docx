--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -999,200 +999,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outiller l'occitan : nouvelles ressources et lemmatisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialect-to-Standard Normalization: A Large-Scale Multilingual Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olli Kuparinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.13814-13828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130139v1</w:t>
+                <w:t xml:space="preserve">hal-05311040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialect-to-Standard Normalization: A Large-Scale Multilingual Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outiller l'occitan : nouvelles ressources et lemmatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.217-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311040v1</w:t>
+                <w:t xml:space="preserve">hal-04130139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OcWikiDisc: a Corpus of Wikipedia Talk Pages in Occitan</w:t>
               </w:r>
@@ -3592,226 +3592,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive des noms sous-spécifiés à l’oral et à l’écrit à partir d’une extraction automatique</w:t>
+                <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.44-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559965v1</w:t>
+                <w:t xml:space="preserve">hal-02873509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
+                <w:t xml:space="preserve">Analyse contrastive des noms sous-spécifiés à l’oral et à l’écrit à partir d’une extraction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (3), pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.219.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873509v1</w:t>
+                <w:t xml:space="preserve">hal-03559965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mickus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mileti&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Glava&#353;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.vardial-1.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana R&#339;mling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Kuparinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.arabicnlp-1.73" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Siewert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.vardial-1.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera-Yanez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ica Terzi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58323-1_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Ulasik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Fontaine-Manceau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veran Stanojevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02639473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mickus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mileti&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Glava&#353;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.vardial-1.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana R&#339;mling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Kuparinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.arabicnlp-1.73" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Siewert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.vardial-1.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera-Yanez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ica Terzi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58323-1_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Ulasik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Fontaine-Manceau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veran Stanojevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02639473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>