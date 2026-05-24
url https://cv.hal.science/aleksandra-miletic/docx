--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -195,325 +195,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loflòc: A Morphological Lexicon for Occitan using Universal Dependencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gold Standard with Silver Linings: Scaling Up Annotation for Distinguishing Bosnian, Croatian, Montenegrin and Serbian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Miletić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clamença Poujade</w:t>
+                <w:t xml:space="preserve">Filip Miletić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.10716-10724</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth Workshop on Human Evaluation of NLP Systems (HumEval) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.36-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722123v1</w:t>
+                <w:t xml:space="preserve">hal-05311016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gold Standard with Silver Linings: Scaling Up Annotation for Distinguishing Bosnian, Croatian, Montenegrin and Serbian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loflòc: A Morphological Lexicon for Occitan using Universal Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Miletić</w:t>
+                <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Workshop on Human Evaluation of NLP Systems (HumEval) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.36-46</w:t>
+              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.10716-10724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311016v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loflòc: A Morphological Lexicon for Occitan using Universal Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA and ICCL, May 2024, Torino, Italy. pp.10716-10724</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.10716-10724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308077v1</w:t>
+                <w:t xml:space="preserve">hal-04722123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VarDial Evaluation Campaign 2024: Commonsense Reasoning in Dialects and Multi-Label Similar Language Identification</w:t>
               </w:r>
@@ -1558,90 +1558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique de l’occitan : construction des premiers corpus annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1696,90 +1696,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Universal Dependencies Treebank for Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.2932-2939</w:t>
@@ -1938,90 +1938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Dialect Treebank for Occitan: Building Process and Parsing Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on NLP for Similar Languages, Varieties and Dialects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.140-149</w:t>
@@ -2063,51 +2063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,77 +2201,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.427-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2309,90 +2309,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a treebank for Occitan: what use for Romance UD corpora?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntax Fest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3592,269 +3592,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
+                <w:t xml:space="preserve">Analyse contrastive des noms sous-spécifiés à l’oral et à l’écrit à partir d’une extraction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (3), pp.117-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.219.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873509v1</w:t>
+                <w:t xml:space="preserve">hal-03559965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive des noms sous-spécifiés à l’oral et à l’écrit à partir d’une extraction automatique</w:t>
+                <w:t xml:space="preserve">Approches outillées pour l'étude des noms sous-spécifiés ou noms capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.44-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559965v1</w:t>
+                <w:t xml:space="preserve">hal-02873509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir numérique des langues minoritaires : bilan du projet RESTAURE pour l’alsacien, l’occitan et le picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,90 +4255,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic Dependencies Annotation Guidelines for the Occitan Language in the LINGUATEC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CLLE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4392,77 +4392,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller les langues régionales : expériences coopératives sur l'occitan et l'alsacien avec l'aide du français, de l'allemand, du serbe, du catalan...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vergez-Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,77 +4523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguatec Tolosa Treebank for Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Miletić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clamença Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mickus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mileti&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Glava&#353;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.vardial-1.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana R&#339;mling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Kuparinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.arabicnlp-1.73" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Siewert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.vardial-1.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera-Yanez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ica Terzi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58323-1_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Ulasik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Fontaine-Manceau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veran Stanojevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02639473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileti&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Mickus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mileti&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clamen&#231;a Poujade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Glava&#353;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudor Ionescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.vardial-1.1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana R&#339;mling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Kuparinen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.arabicnlp-1.73" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Siewert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.vardial-1.17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.923" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Miletic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Herrera-Yanez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ica Terzi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marjanovi&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58323-1_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Urieli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Ulasik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0081" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.219.0117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wauquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1253" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Fontaine-Manceau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Perrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veran Stanojevic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02639473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>