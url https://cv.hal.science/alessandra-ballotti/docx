--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessandra Ballotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en études nordiques - UFR études germaniques et nordiques deSorbonne Université </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessandra-ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7440-0355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223328286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en études nordiques à Sorbonne Université (UFR gérmanique et nordique, Faculté de Lettres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire UR 3556 REIGENN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association Pour les Etudes Nordiques (APEN).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiatiser le Nordic Noir pour la jeunesse scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le polar nordique, objet transmédiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti; Frédérique Toudoire-Surlapierre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sud de Skagen : circulations artistiques entre Danemark et Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès de l’APEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de lumière sur Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française des écrivaines suédoises Langue, réception et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren; Jean-François Battail, Jan 2022, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidité, flottage et inondation : un art écologique nordique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bleu, blanc, vert Nouvelles perspectives critiques dans les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et la médiation de Selma Lagerlöf en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Forssberg, Maria Hansson, Anna Nordlund, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking on the Pole. Mythemes of the North in Italian Adventure Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown., Jan 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soleil du pôle : voyages réels et imaginaires au pôle Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérotopies du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies et territoires du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Löjdström et Pierre-Brice Stahl, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mythemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM à SKAM France et Eagles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren, Christophe Premat, Svante Lindberg, Yvonne Lindqvist, Nov 2019, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boréalisation amnésique : Olga de Lichnizki pionnière du Nord en Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pioneers, Adventurers and Explorers in the Quest for the North: Borealism and the North in History, Literature, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Elizaveta Khachaturyan, Álvaro Llosa Sanz, Pierre-Brice Stahl, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l’Imaginaire nordique en Italie : interactions et traductions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Congres de l’Association pour les études nordiques APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKAM nouveau paradigme de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants au pouvoir. Pratiques et représentations des mondes sans adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Freyheit et Victor-Arthur Piegay, Apr 2019, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and exogenous borealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakob Stougaard-Nielsen, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation ratée : l’échec du héros du roman d’apprentissage italien et nordique (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de littérature générale et comparée, Jan 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own: l’apprentissage au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Inkar Kuramayeva, Feb 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset et le patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti et Régine Battiston, Jun 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Nord et Sud : les traces nordiques dans le sammenbrudroman italien du tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Congres de l’APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité endogène, nordicité exogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Nordicité : concept, représentation, imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Claire McKeown, Oct 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empreintes nordiques dans l’apprentissage de Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – Vème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de l’érotisme et du désir dans les formations du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir, érotisme et cultures corporelles en Europe du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Beaufils, Thomas Mohnike, Maurice Carrez, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature nordique en Italie au tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y valores democratico – ¿Puede la literatura unir Europa ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Jun 2017, Mongofre, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros ou antihéros ? Le roman d’apprentissage italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – IVème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La névrose au tournant du siècle : héros et héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Tisserands - « La Folie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage problématique : le roman de formation d’échec italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune des étudiant-e-s en littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Brandes : point du contact du Nord avec l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Faure, May 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros immature. Formations littéraires en Scandinavie et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 2023, Littératures nordiques, 979-10-309-0471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, un voyage magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Martinière, 2023, 9791040115687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims (EPURE), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces océaniques du Nord : Archimède et Narcisse à l’heure des Blue Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.125 - 142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibsen at the Theatrical Crossroads of Europe: A Performance History of Henrik Ibsen’s Plays on the Romanian Stages, 1894–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibsen Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15021866.2024.2418180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Gaze: Boreal Dynamics in Endogenous and Exogenous Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Borealism, 62 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54432/scand/JGTV4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête du pôle Nord : la tragédie médiatique de l’expédition Italia (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danemark - Orbis Litterarum - International Review of Literary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift för litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetita iuvant : la stratégie de la répétition et la réception de Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constellation narrative du Nordic Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue du Nord (1904-1907) : le boréalisme francophone en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM et de Skam France : la fiction entre intertextualité et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.84-94. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes aventures des petits héros scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al limite dei margini della Storia: i percorsi dell’indipendenza di Teresa Bontempi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, « Études helvétiques », 2, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d’interaction et de réception du boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boréalisme 2.0, 290 (2), pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(H)éros : les effets de l’érotisme sur les héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysteriene bak Strandamalernes suksesshistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strandamalerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museumsforlaget, pp.125-151, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité et boréalisme : entre deux pôles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Claire Mc Keown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-41, 2020, De la nordicité au boréalisme, 9782374960906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre & genre : le regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-240, 2017, Apprenties Sages. Apprentissages au féminin, 978-2-37496-0494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte le deviazioni dell’eroismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Della Casa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEF, pp.59-77, 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset entre altérité et patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Régine Battistion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.49-61, 2017, Patrimoine(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école du deuxième sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-31, 2017, Apprenties sages : Apprentissages au féminin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sis et Unn : liquéfaction et mise en abyme dans Palais de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tarjei Vesaas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit héros scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le petit héros scandinave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Merveilleux voyage de Niels Holgersson à travers la Suède, 1906-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf made in France. Förmedling mellan det lokala och det globala 1980-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Världsberömd och inkognito. Selma Lagerlöf i internationellt perspektiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-226, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meccanismi di circolazione culturale: effetti del borealismo esogeno sul giallo nordico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proiezioni dal Nord. L'immagine della Scandinavia in Italia tra letteratura e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-118, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Making a Killing. Forbrydelsen : un réseau d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessandra Ballotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en études nordiques - UFR études germaniques et nordiques deSorbonne Université </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessandra-ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7440-0355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223328286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en études nordiques à Sorbonne Université (UFR gérmanique et nordique, Faculté de Lettres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire UR 3556 REIGENN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association Pour les Etudes Nordiques (APEN).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sud de Skagen : circulations artistiques entre Danemark et Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès de l’APEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de lumière sur Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française des écrivaines suédoises Langue, réception et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren; Jean-François Battail, Jan 2022, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidité, flottage et inondation : un art écologique nordique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bleu, blanc, vert Nouvelles perspectives critiques dans les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et la médiation de Selma Lagerlöf en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Forssberg, Maria Hansson, Anna Nordlund, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiatiser le Nordic Noir pour la jeunesse scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le polar nordique, objet transmédiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti; Frédérique Toudoire-Surlapierre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérotopies du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies et territoires du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Löjdström et Pierre-Brice Stahl, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soleil du pôle : voyages réels et imaginaires au pôle Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking on the Pole. Mythemes of the North in Italian Adventure Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown., Jan 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mythemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boréalisation amnésique : Olga de Lichnizki pionnière du Nord en Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pioneers, Adventurers and Explorers in the Quest for the North: Borealism and the North in History, Literature, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Elizaveta Khachaturyan, Álvaro Llosa Sanz, Pierre-Brice Stahl, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l’Imaginaire nordique en Italie : interactions et traductions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Congres de l’Association pour les études nordiques APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKAM nouveau paradigme de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants au pouvoir. Pratiques et représentations des mondes sans adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Freyheit et Victor-Arthur Piegay, Apr 2019, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM à SKAM France et Eagles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren, Christophe Premat, Svante Lindberg, Yvonne Lindqvist, Nov 2019, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and exogenous borealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakob Stougaard-Nielsen, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité endogène, nordicité exogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Nordicité : concept, représentation, imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Claire McKeown, Oct 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own: l’apprentissage au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Inkar Kuramayeva, Feb 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset et le patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti et Régine Battiston, Jun 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Nord et Sud : les traces nordiques dans le sammenbrudroman italien du tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Congres de l’APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empreintes nordiques dans l’apprentissage de Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – Vème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de l’érotisme et du désir dans les formations du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir, érotisme et cultures corporelles en Europe du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Beaufils, Thomas Mohnike, Maurice Carrez, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature nordique en Italie au tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y valores democratico – ¿Puede la literatura unir Europa ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Jun 2017, Mongofre, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation ratée : l’échec du héros du roman d’apprentissage italien et nordique (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de littérature générale et comparée, Jan 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La névrose au tournant du siècle : héros et héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Tisserands - « La Folie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage problématique : le roman de formation d’échec italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune des étudiant-e-s en littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Brandes : point du contact du Nord avec l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Faure, May 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros ou antihéros ? Le roman d’apprentissage italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – IVème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros immature. Formations littéraires en Scandinavie et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 2023, Littératures nordiques, 979-10-309-0471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, un voyage magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Martinière, 2023, 9791040115687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims (EPURE), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces océaniques du Nord : Archimède et Narcisse à l’heure des Blue Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.125 - 142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibsen at the Theatrical Crossroads of Europe: A Performance History of Henrik Ibsen’s Plays on the Romanian Stages, 1894–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibsen Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15021866.2024.2418180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Gaze: Boreal Dynamics in Endogenous and Exogenous Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Borealism, 62 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54432/scand/JGTV4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête du pôle Nord : la tragédie médiatique de l’expédition Italia (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift för litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetita iuvant : la stratégie de la répétition et la réception de Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constellation narrative du Nordic Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danemark - Orbis Litterarum - International Review of Literary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue du Nord (1904-1907) : le boréalisme francophone en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM et de Skam France : la fiction entre intertextualité et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.84-94. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes aventures des petits héros scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d’interaction et de réception du boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boréalisme 2.0, 290 (2), pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al limite dei margini della Storia: i percorsi dell’indipendenza di Teresa Bontempi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, « Études helvétiques », 2, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(H)éros : les effets de l’érotisme sur les héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysteriene bak Strandamalernes suksesshistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strandamalerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museumsforlaget, pp.125-151, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité et boréalisme : entre deux pôles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Claire Mc Keown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-41, 2020, De la nordicité au boréalisme, 9782374960906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte le deviazioni dell’eroismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Della Casa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEF, pp.59-77, 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre & genre : le regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-240, 2017, Apprenties Sages. Apprentissages au féminin, 978-2-37496-0494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école du deuxième sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-31, 2017, Apprenties sages : Apprentissages au féminin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset entre altérité et patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Régine Battistion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.49-61, 2017, Patrimoine(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sis et Unn : liquéfaction et mise en abyme dans Palais de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tarjei Vesaas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit héros scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le petit héros scandinave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Merveilleux voyage de Niels Holgersson à travers la Suède, 1906-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf made in France. Förmedling mellan det lokala och det globala 1980-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Världsberömd och inkognito. Selma Lagerlöf i internationellt perspektiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-226, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meccanismi di circolazione culturale: effetti del borealismo esogeno sul giallo nordico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proiezioni dal Nord. L'immagine della Scandinavia in Italia tra letteratura e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-118, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Making a Killing. Forbrydelsen : un réseau d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="402AC6F1"/>
+    <w:nsid w:val="BD4B8626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandra-ballotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-0355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223328286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15021866.2024.2418180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/JGTV4988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.37" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandra-ballotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-0355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223328286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15021866.2024.2418180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/JGTV4988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.37" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>