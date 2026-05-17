--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessandra Ballotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en études nordiques - UFR études germaniques et nordiques deSorbonne Université </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessandra-ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7440-0355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223328286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en études nordiques à Sorbonne Université (UFR gérmanique et nordique, Faculté de Lettres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire UR 3556 REIGENN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association Pour les Etudes Nordiques (APEN).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sud de Skagen : circulations artistiques entre Danemark et Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès de l’APEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de lumière sur Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française des écrivaines suédoises Langue, réception et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren; Jean-François Battail, Jan 2022, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidité, flottage et inondation : un art écologique nordique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bleu, blanc, vert Nouvelles perspectives critiques dans les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et la médiation de Selma Lagerlöf en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Forssberg, Maria Hansson, Anna Nordlund, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiatiser le Nordic Noir pour la jeunesse scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le polar nordique, objet transmédiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti; Frédérique Toudoire-Surlapierre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérotopies du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies et territoires du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Löjdström et Pierre-Brice Stahl, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soleil du pôle : voyages réels et imaginaires au pôle Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking on the Pole. Mythemes of the North in Italian Adventure Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown., Jan 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mythemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boréalisation amnésique : Olga de Lichnizki pionnière du Nord en Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pioneers, Adventurers and Explorers in the Quest for the North: Borealism and the North in History, Literature, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Elizaveta Khachaturyan, Álvaro Llosa Sanz, Pierre-Brice Stahl, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l’Imaginaire nordique en Italie : interactions et traductions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Congres de l’Association pour les études nordiques APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKAM nouveau paradigme de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants au pouvoir. Pratiques et représentations des mondes sans adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Freyheit et Victor-Arthur Piegay, Apr 2019, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM à SKAM France et Eagles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren, Christophe Premat, Svante Lindberg, Yvonne Lindqvist, Nov 2019, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and exogenous borealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakob Stougaard-Nielsen, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité endogène, nordicité exogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Nordicité : concept, représentation, imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Claire McKeown, Oct 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own: l’apprentissage au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Inkar Kuramayeva, Feb 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset et le patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti et Régine Battiston, Jun 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Nord et Sud : les traces nordiques dans le sammenbrudroman italien du tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Congres de l’APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empreintes nordiques dans l’apprentissage de Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – Vème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de l’érotisme et du désir dans les formations du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir, érotisme et cultures corporelles en Europe du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Beaufils, Thomas Mohnike, Maurice Carrez, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature nordique en Italie au tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y valores democratico – ¿Puede la literatura unir Europa ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Jun 2017, Mongofre, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation ratée : l’échec du héros du roman d’apprentissage italien et nordique (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de littérature générale et comparée, Jan 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La névrose au tournant du siècle : héros et héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Tisserands - « La Folie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage problématique : le roman de formation d’échec italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune des étudiant-e-s en littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Brandes : point du contact du Nord avec l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Faure, May 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros ou antihéros ? Le roman d’apprentissage italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – IVème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros immature. Formations littéraires en Scandinavie et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 2023, Littératures nordiques, 979-10-309-0471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, un voyage magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Martinière, 2023, 9791040115687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims (EPURE), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces océaniques du Nord : Archimède et Narcisse à l’heure des Blue Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.125 - 142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibsen at the Theatrical Crossroads of Europe: A Performance History of Henrik Ibsen’s Plays on the Romanian Stages, 1894–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibsen Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15021866.2024.2418180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Gaze: Boreal Dynamics in Endogenous and Exogenous Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Borealism, 62 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54432/scand/JGTV4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête du pôle Nord : la tragédie médiatique de l’expédition Italia (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift för litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetita iuvant : la stratégie de la répétition et la réception de Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constellation narrative du Nordic Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danemark - Orbis Litterarum - International Review of Literary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue du Nord (1904-1907) : le boréalisme francophone en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM et de Skam France : la fiction entre intertextualité et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.84-94. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes aventures des petits héros scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d’interaction et de réception du boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boréalisme 2.0, 290 (2), pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al limite dei margini della Storia: i percorsi dell’indipendenza di Teresa Bontempi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, « Études helvétiques », 2, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(H)éros : les effets de l’érotisme sur les héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysteriene bak Strandamalernes suksesshistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strandamalerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museumsforlaget, pp.125-151, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité et boréalisme : entre deux pôles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Claire Mc Keown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-41, 2020, De la nordicité au boréalisme, 9782374960906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte le deviazioni dell’eroismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Della Casa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEF, pp.59-77, 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre & genre : le regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-240, 2017, Apprenties Sages. Apprentissages au féminin, 978-2-37496-0494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école du deuxième sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-31, 2017, Apprenties sages : Apprentissages au féminin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset entre altérité et patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Régine Battistion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.49-61, 2017, Patrimoine(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sis et Unn : liquéfaction et mise en abyme dans Palais de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tarjei Vesaas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit héros scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le petit héros scandinave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Merveilleux voyage de Niels Holgersson à travers la Suède, 1906-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf made in France. Förmedling mellan det lokala och det globala 1980-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Världsberömd och inkognito. Selma Lagerlöf i internationellt perspektiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-226, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meccanismi di circolazione culturale: effetti del borealismo esogeno sul giallo nordico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proiezioni dal Nord. L'immagine della Scandinavia in Italia tra letteratura e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-118, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Making a Killing. Forbrydelsen : un réseau d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessandra Ballotti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en études nordiques - UFR études germaniques et nordiques deSorbonne Université </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessandra-ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7440-0355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223328286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de conférences en études nordiques à Sorbonne Université (UFR gérmanique et nordique, Faculté de Lettres).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire UR 3556 REIGENN.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présidente de l'Association Pour les Etudes Nordiques (APEN).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiatiser le Nordic Noir pour la jeunesse scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le polar nordique, objet transmédiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti; Frédérique Toudoire-Surlapierre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sud de Skagen : circulations artistiques entre Danemark et Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Congrès de l’APEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éclat de lumière sur Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue française des écrivaines suédoises Langue, réception et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren; Jean-François Battail, Jan 2022, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquidité, flottage et inondation : un art écologique nordique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bleu, blanc, vert Nouvelles perspectives critiques dans les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et la médiation de Selma Lagerlöf en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf et la francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna Forssberg, Maria Hansson, Anna Nordlund, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking on the Pole. Mythemes of the North in Italian Adventure Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown., Jan 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soleil du pôle : voyages réels et imaginaires au pôle Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hétérotopies du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies et territoires du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anders Löjdström et Pierre-Brice Stahl, Mar 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mythemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythemes of the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Mohnike, Alessandra Ballotti, Pierre-Brice Stahl, Claire McKeown, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM à SKAM France et Eagles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nord dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mickaëlle Cedergren, Christophe Premat, Svante Lindberg, Yvonne Lindqvist, Nov 2019, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boréalisation amnésique : Olga de Lichnizki pionnière du Nord en Italie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pioneers, Adventurers and Explorers in the Quest for the North: Borealism and the North in History, Literature, and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Elizaveta Khachaturyan, Álvaro Llosa Sanz, Pierre-Brice Stahl, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l’Imaginaire nordique en Italie : interactions et traductions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Congres de l’Association pour les études nordiques APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKAM nouveau paradigme de la formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants au pouvoir. Pratiques et représentations des mondes sans adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthieu Freyheit et Victor-Arthur Piegay, Apr 2019, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and exogenous borealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Norden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jakob Stougaard-Nielsen, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation ratée : l’échec du héros du roman d’apprentissage italien et nordique (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de littérature générale et comparée, Jan 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Nord et Sud : les traces nordiques dans le sammenbrudroman italien du tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Congres de l’APEN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own: l’apprentissage au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Inkar Kuramayeva, Feb 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset et le patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti et Régine Battiston, Jun 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité endogène, nordicité exogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Nordicité : concept, représentation, imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alessandra Ballotti, Frédérique Toudoire-Surlapierre, Claire McKeown, Oct 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empreintes nordiques dans l’apprentissage de Sibilla Aleramo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – Vème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de l’érotisme et du désir dans les formations du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir, érotisme et cultures corporelles en Europe du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas Beaufils, Thomas Mohnike, Maurice Carrez, Mar 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature nordique en Italie au tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura y valores democratico – ¿Puede la literatura unir Europa ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Briens, Jun 2017, Mongofre, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros ou antihéros ? Le roman d’apprentissage italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Alumni CLE – IVème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage problématique : le roman de formation d’échec italien et nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune des étudiant-e-s en littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Montréal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Brandes : point du contact du Nord avec l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau(x)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Faure, May 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La névrose au tournant du siècle : héros et héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Tisserands - « La Folie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandinavie, un voyage magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Martinière, 2023, 9791040115687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un héros immature. Formations littéraires en Scandinavie et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 2023, Littératures nordiques, 979-10-309-0471-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims (EPURE), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces océaniques du Nord : Archimède et Narcisse à l’heure des Blue Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.125 - 142. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibsen at the Theatrical Crossroads of Europe: A Performance History of Henrik Ibsen’s Plays on the Romanian Stages, 1894–1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ibsen Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15021866.2024.2418180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Northern Gaze: Boreal Dynamics in Endogenous and Exogenous Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Borealism, 62 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54432/scand/JGTV4988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la conquête du pôle Nord : la tragédie médiatique de l’expédition Italia (1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danemark - Orbis Litterarum - International Review of Literary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot en teori om borealismen. Arkeologi över ett växande forskningsbegrepp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tidskrift för litteraturvetenskap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, pp.168-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetita iuvant : la stratégie de la répétition et la réception de Harriet Löwenhjelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constellation narrative du Nordic Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Topographies boréales et esprit d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales et esprits d’aventure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord, 76 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue du Nord (1904-1907) : le boréalisme francophone en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.83-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De SKAM et de Skam France : la fiction entre intertextualité et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.84-94. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16993/rnef.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes aventures des petits héros scandinaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.11-29. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al limite dei margini della Storia: i percorsi dell’indipendenza di Teresa Bontempi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues Mulhousiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, « Études helvétiques », 2, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des processus d’interaction et de réception du boréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boréalisme 2.0, 290 (2), pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(H)éros : les effets de l’érotisme sur les héroïnes en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysteriene bak Strandamalernes suksesshistorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strandamalerne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museumsforlaget, pp.125-151, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordicité et boréalisme : entre deux pôles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mckeown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Claire Mc Keown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-41, 2020, De la nordicité au boréalisme, 9782374960906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutte le deviazioni dell’eroismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martina Della Casa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attraversare le parole. La poesia nella Svizzera italiana: dialoghi e letture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEF, pp.59-77, 2017, 9788860324146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre & genre : le regard spéculaire à la Bildung féminine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-240, 2017, Apprenties Sages. Apprentissages au féminin, 978-2-37496-0494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Undset entre altérité et patrimoine culturel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Régine Battistion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp.49-61, 2017, Patrimoine(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école du deuxième sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inkar Kuramayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Ballotti; Frédérique Toudoire-Surlapierre; Inkar Kuramayeva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenties Sages. Apprentissages au féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-31, 2017, Apprenties sages : Apprentissages au féminin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sis et Unn : liquéfaction et mise en abyme dans Palais de glace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tarjei Vesaas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographies boréales. Explorateurs, pionniers et aventuriers en quête du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Briens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 301, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit héros scandinave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Toudoire-Surlapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le petit héros scandinave</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Merveilleux voyage de Niels Holgersson à travers la Suède, 1906-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Lagerlöf made in France. Förmedling mellan det lokala och det globala 1980-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaëlle Cedergren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Världsberömd och inkognito. Selma Lagerlöf i internationellt perspektiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-226, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Toudoire-Surlapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Noir, un dispositif transmédiatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meccanismi di circolazione culturale: effetti del borealismo esogeno sul giallo nordico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proiezioni dal Nord. L'immagine della Scandinavia in Italia tra letteratura e società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-118, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Making a Killing. Forbrydelsen : un réseau d'adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ballotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD4B8626"/>
+    <w:nsid w:val="AD377C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandra-ballotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-0355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223328286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016447v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016388v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15021866.2024.2418180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/JGTV4988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.37" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandra-ballotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7440-0355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223328286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ballotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;lle Cedergren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02565962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Toudoire-Surlapierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkar Kuramayeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15021866.2024.2418180" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54432/scand/JGTV4988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Toudoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Stahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.37" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796954v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>