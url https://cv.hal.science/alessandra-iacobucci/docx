--- v0 (2026-03-27)
+++ v1 (2026-05-20)
@@ -166,85 +166,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 193 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-026-03589-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical transport in rotor chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -263,92 +272,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 183 (2), pp.article number 26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02748-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates for nonequilibrium Langevin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -367,590 +376,590 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales mathématiques du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (1), pp.73-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40316-017-0091-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Reviews (Spring 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHANCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.57-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09332480.2012.685375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative thermal conductivity of chains of rotors with mechanical forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.061108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.061108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On variance stabilisation in Population Monte Carlo by double Rao-Blackwellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian P. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 54 (3), pp.698-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00260141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of the Toda lattice with conservative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Olla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (2), pp.336-348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-010-9996-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency Selective Filter for Short-Length Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noullez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1-2), pp.75-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10614-005-6276-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -960,345 +969,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Analysis for Economic Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Tools of Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.203-219, 2005, 9783540242826. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-28444-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium stationary state for a damped rotator</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical analysis and numerical methods for the computation of transport coefficients in molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Darshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gastaldello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Gallavotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00875992v1</w:t>
+                <w:t xml:space="preserve">hal-05619533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium stationary state for a damped rotator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Gallavotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Olla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Particle Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerrie Mengersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1308,114 +1435,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium stationary states of rotor and oscillator chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris sciences et lettres, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PSLED040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01792503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1562,51 +1689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Darshan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904454v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02748-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-017-0091-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.061108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9996-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noullez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-005-6276-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28444-3_12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallavotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLED040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Darshan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03589-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02748-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40316-017-0091-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09332480.2012.685375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.061108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9996-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noullez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-005-6276-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28444-3_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Blassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gastaldello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Gallavotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01792503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLED040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>