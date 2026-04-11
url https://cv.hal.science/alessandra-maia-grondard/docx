--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -72,3446 +72,3446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beet Chlorosis Virus Infection Mitigates Aphid‐Induced Plant Defences and Improves Plant Acceptability to Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia‐grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (20), pp.e70092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (8), pp.1537-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e84370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.988709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam M. Khattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidurya P. Sahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipulation of ABA Content in Arabidopsis thaliana Modifies Sensitivity and Oxidative Stress Response to Dickeya dadantii and Influences Peroxidase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique van Gijsegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Patrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Simond-Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation in Brachypodium caffeic acid O-methyltransferase 6 alters stem and grain lignins and improves straw saccharification without deteriorating grain quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ho-Yue-Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.227--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative plant sphingolipidomic reveals specific lipids in seeds and oil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuschel overexpression promotes somatic embryogenesis and induces organogenesis in cotton (Gossypium hirsutum L.) tissues cultured in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya O. Bouchabke-Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté M. Obellianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne D. Linderme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.675 - 686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-013-1402-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen metabolism responses to water deficit act through both abscisic acid (ABA)-dependent and independent pathways in Medicago truncatula during post-germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie C. Ricoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp.605-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Simultaneous Repression of CCR and CAD, Two Enzymes of the Lignin Biosynthetic Pathway, Results in Sterility and Dwarfism in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Letarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssq045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TNT oxidation by Fenton reaction: Reagent ratio effect on kinetics and early stage degradation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaidar Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 173 (2), pp.309--317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A detailed survey of seed coat flavonoids in developing seeds of Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (10), pp.6246-6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903619v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas-phase reactivity of acylphenols in electrospray and matrix-assisted laser desorption ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Awang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chepca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Calcaterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428154v1</w:t>
-              </w:r>
-[...3265 lines deleted...]
-                <w:t xml:space="preserve">hal-00369900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3529,103 +3529,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
@@ -3654,103 +3654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -3779,103 +3779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
@@ -3904,103 +3904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
@@ -4029,103 +4029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
@@ -4193,51 +4193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Patrit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00456" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Obellianne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne D. Linderme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-013-1402-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQSZX8Z6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Rannou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie C. Ricoult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Boutet-Mercey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq294" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidar Ayoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MDGSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Patrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00456" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Obellianne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne D. Linderme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Montes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-013-1402-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQSZX8Z6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Rannou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie C. Ricoult" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Boutet-Mercey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidar Ayoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MDGSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>