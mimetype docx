--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -72,3446 +72,3446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05534523v1</w:t>
+                <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Beet Chlorosis Virus Infection Mitigates Aphid‐Induced Plant Defences and Improves Plant Acceptability to Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia‐grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (20), pp.e70092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05142052v1</w:t>
+                <w:t xml:space="preserve">hal-05231686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beet Chlorosis Virus Infection Mitigates Aphid‐Induced Plant Defences and Improves Plant Acceptability to Aphid Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Maia‐grondard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.70092⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231686v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (8), pp.1537-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Krieger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.e84370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.988709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791040v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199774v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam M. Khattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidurya P. Sahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640842v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of ABA Content in Arabidopsis thaliana Modifies Sensitivity and Oxidative Stress Response to Dickeya dadantii and Influences Peroxidase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique van Gijsegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Patrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Simond-Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.456. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation in Brachypodium caffeic acid O-methyltransferase 6 alters stem and grain lignins and improves straw saccharification without deteriorating grain quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ho-Yue-Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (1), pp.227--37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative plant sphingolipidomic reveals specific lipids in seeds and oil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 103, pp.50-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuschel overexpression promotes somatic embryogenesis and induces organogenesis in cotton (Gossypium hirsutum L.) tissues cultured in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya O. Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté M. Obellianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne D. Linderme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.675 - 686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-013-1402-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Oria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen metabolism responses to water deficit act through both abscisic acid (ABA)-dependent and independent pathways in Medicago truncatula during post-germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie C. Ricoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (2), pp.605-615. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">The Simultaneous Repression of CCR and CAD, Two Enzymes of the Lignin Biosynthetic Pathway, Results in Sterility and Dwarfism in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Letarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssq045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593947v1</w:t>
+                <w:t xml:space="preserve">hal-01000530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simultaneous Repression of CCR and CAD, Two Enzymes of the Lignin Biosynthetic Pathway, Results in Sterility and Dwarfism in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
+                <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssq045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000530v1</w:t>
+                <w:t xml:space="preserve">hal-00593947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNT oxidation by Fenton reaction: Reagent ratio effect on kinetics and early stage degradation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaidar Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 173 (2), pp.309--317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed survey of seed coat flavonoids in developing seeds of Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathilde Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (10), pp.6246-6256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903619v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase reactivity of acylphenols in electrospray and matrix-assisted laser desorption ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.221-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/ejms.969⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00369900v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05428154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3529,103 +3529,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
@@ -3654,103 +3654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -3779,103 +3779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allario</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
@@ -3904,103 +3904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
@@ -4029,103 +4029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
@@ -4193,51 +4193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Patrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00456" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Obellianne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne D. Linderme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Montes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-013-1402-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQSZX8Z6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Rannou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie C. Ricoult" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Boutet-Mercey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidar Ayoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MDGSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Patrit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00456" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Obellianne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne D. Linderme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-013-1402-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQSZX8Z6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Rannou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie C. Ricoult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Boutet-Mercey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq294" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidar Ayoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MDGSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>