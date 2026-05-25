--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -222,51 +222,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -524,2988 +524,3122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
+                <w:t xml:space="preserve">Green Extraction Method: Microwave-AssistedWater Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chich</w:t>
+                <w:t xml:space="preserve">Jean François Chich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chepca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.223. </w:t>
+              <w:t xml:space="preserve">, 2025, 15 (223), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534523v1</w:t>
+                <w:t xml:space="preserve">hal-04985097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Allario</w:t>
+                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fourquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Siah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091467v1</w:t>
+                <w:t xml:space="preserve">hal-05534523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of defense-related gene expression and leaf metabolome in wheat during the early infection stages of Blumeria graminis f.sp. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Platel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Trapet</w:t>
+                <w:t xml:space="preserve">Matthieu Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (8), pp.1537-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-10-22-0364-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979567v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering immune responses primed by a bacterial lipopeptide in wheat towards Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Krieger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+                <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1074447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1074447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292923v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Aphid-Transmitted Virus Reduces the Host Plant Response to Its Vector to Promote Its Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Valérie Cognat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (9), pp.1745-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-22-0454-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147561v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schilling</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e84370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.84370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791040v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon de Borba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Emilie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.988709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.988709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623999v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A Laminarin-Based Formulation Protects Wheat Against Zymoseptoria tritici via Direct Antifungal Activity and Elicitation of Host Defense-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteus B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (5), pp.1408-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1675-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704459v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinspired Rhamnolipid Protects Wheat Against Zymoseptoria tritici Through Mainly Direct Antifungal Activity and Without Major Impact on Leaf Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Ludovic Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, 15p. / Article 878272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.878272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640842v1</w:t>
+                <w:t xml:space="preserve">hal-03704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Algal Polysaccharide Ulvan Induces Resistance in Wheat Against Zymoseptoria tritici Without Major Alteration of Leaf Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon C. de Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islam M. Khattab</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Aline C. Velho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.703712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.703712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199774v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of ABA Content in Arabidopsis thaliana Modifies Sensitivity and Oxidative Stress Response to Dickeya dadantii and Influences Peroxidase Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancestral chemotypes of cultivated grapevine with resistance to Botryosphaeriaceae‐related dieback allocate metabolism towards bioactive stilbenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam M. Khattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique van Gijsegem</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Vaidurya P. Sahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00456⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500964v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation in Brachypodium caffeic acid O-methyltransferase 6 alters stem and grain lignins and improves straw saccharification without deteriorating grain quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of ABA Content in Arabidopsis thaliana Modifies Sensitivity and Oxidative Stress Response to Dickeya dadantii and Influences Peroxidase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique van Gijsegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Patrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ho-Yue-Kuang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Cezard</w:t>
+                <w:t xml:space="preserve">Elizabeth Simond-Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv446⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563910v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative plant sphingolipidomic reveals specific lipids in seeds and oil.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutation in Brachypodium caffeic acid O-methyltransferase 6 alters stem and grain lignins and improves straw saccharification without deteriorating grain quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ho-Yue-Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Tellier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Cezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.03.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.227--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01024458v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuschel overexpression promotes somatic embryogenesis and induces organogenesis in cotton (Gossypium hirsutum L.) tissues cultured in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative plant sphingolipidomic reveals specific lipids in seeds and oil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-013-1402-9⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004075v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Wuschel overexpression promotes somatic embryogenesis and induces organogenesis in cotton (Gossypium hirsutum L.) tissues cultured in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya O. Bouchabke-Coussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté M. Obellianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne D. Linderme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.675 - 686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-013-1402-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019430v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
+                <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004512v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen metabolism responses to water deficit act through both abscisic acid (ABA)-dependent and independent pathways in Medicago truncatula during post-germination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq294⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001148v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simultaneous Repression of CCR and CAD, Two Enzymes of the Lignin Biosynthetic Pathway, Results in Sterility and Dwarfism in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
+                <w:t xml:space="preserve">Nitrogen metabolism responses to water deficit act through both abscisic acid (ABA)-dependent and independent pathways in Medicago truncatula during post-germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie C. Ricoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra A. Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/ssq045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (2), pp.605-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000530v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESKIMO1 disruption in Arabidopsis alters vascular tissue and impairs water transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Fortabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïse Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.e16645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0016645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNT oxidation by Fenton reaction: Reagent ratio effect on kinetics and early stage degradation pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Cassir</w:t>
+                <w:t xml:space="preserve">The Simultaneous Repression of CCR and CAD, Two Enzymes of the Lignin Biosynthetic Pathway, Results in Sterility and Dwarfism in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Letarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L. Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.07.022⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssq045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692801v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed survey of seed coat flavonoids in developing seeds of Brassica napus L.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">TNT oxidation by Fenton reaction: Reagent ratio effect on kinetics and early stage degradation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaidar Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Leprince</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf903619v⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 173 (2), pp.309--317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203863v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A detailed survey of seed coat flavonoids in developing seeds of Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (10), pp.6246-6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf903619v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gas-phase reactivity of acylphenols in electrospray and matrix-assisted laser desorption ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.221-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1255/ejms.969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3515,341 +3649,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxycinnamic acid amide accumulation and PR-protein encoding gene expressionare major responses of wheat during the early stages of powdery mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Congress of Plant Pathologie (ICPP 2023) : "ONE HEALTH for all Plants, Crops and Trees”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Poussereau - laboratoire MAP; Mathias Choquer - laboratoire MAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacillus subtilis lipopeptide mycosubtilin primes defense mechanisms in wheat towards Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Lucau-Danila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP Satellite Symposium PlantBioRes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal fungi as biocontrol agents of septoria tritici blotch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,440 +4002,440 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Crop Protection (ISCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage d’inducteurs de résistance d’origine naturelle pour le biocontrôle de maladies foliaires du blé : étude sur la septoriose et l’oïdium du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME, 2èmes biennales de la recherche et de l’innovation dans le domaine des céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARVALIS, Jan 2020, Cité des Sciences de l'Industrie, Paris, France. pp.279-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of naturally occurring resistance inducers for biocontrol of two wheat leaf diseases: Septoria Tritici Blotch and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon de Borba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Bioprotech - 2nd International Symposium on Plant Bioprotection Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reims university; IAR-The French Bioeconomy Cluster; INRA Morocco, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ionic liquids and microwave irradiation on lignin depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Majira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second MC Meeting &amp; First Workshop FP1306 COST Action (LIGNOVAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FP1306 COST Action (LIGNOVAL), Feb 2015, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4448,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Patrit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00456" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004075v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Obellianne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne D. Linderme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Montes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-013-1402-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQSZX8Z6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Rannou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie C. Ricoult" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Boutet-Mercey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq294" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidar Ayoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MDGSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Armand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia&#8208;grondard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fourquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-10-22-0364-R" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979567v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Platel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Lucau-Danila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1074447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Krieger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-22-0454-FI" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon de Borba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Velho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus B. de Freitas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Holvoet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1675-RE" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chaveriat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.878272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon C. de Borba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Velho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.703712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam M. Khattab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidurya P. Sahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16919" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Patrit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Simond-C&#244;te" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ho-Yue-Kuang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antelme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cezard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv446" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya O. Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Obellianne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne D. Linderme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Montes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-013-1402-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQSZX8Z6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001148v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Planchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Rannou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie C. Ricoult" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Boutet-Mercey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssq045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaidar Ayoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cassir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.07.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52MDGSG6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf903619v" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-boitte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Majira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>