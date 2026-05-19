--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -66,1555 +66,1767 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfur cathodes for next-generation batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Martynova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Jacas Biendicho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-026-01133-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmoecology: a literature review and conceptual synthesis for transdisciplinary research lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.22617.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption of next-generation batteries: a survey-based analysis of user and expert perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauliina Harrivaara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13563-025-00492-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and implementation of a novel open-source web-GIS application for a harmonized EPC documentation across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kontopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Vrakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Ioannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Katsaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE DIGITAL LIBRARY - Proc. SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12786, pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2682961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting Imaginaries amidst the apocalyptic present: African Eco-fiction and cosmologies of connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oladele Madamidola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VIII (22), pp.15-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/2281813819581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition dynamics in eco-villages in Senegal: an evaluative research design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIV Rassegna Italiana di Valutazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (83), pp.133-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/RIV2022-083007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Carlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SUR2022-128014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ruolo femminile nelle pratiche di resistenza contadina dei territori Diola Kasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contesti. Città, Territori, Progetti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/contest-13042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modello endogeno di agricoltura sostenibile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equilibri: Rivista per lo sviluppo sostenibile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1406/97559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecovillaggi. Una prospettiva africana verso la sostenibilità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equilibri, Rivista per lo sviluppo sostenibile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.278-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1406/97558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalistic value of the coastal area in front of the former Ospedale al Mare (Lido Island - Venice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Filesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antinori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Società Veneziana di Scienze Naturali </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.61-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinean Sacred forests’ social ecosystems: territories of epistemic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIALITY AT THE INTERSECTION OF ECOLOGY AND RELIGIOUS STUDIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giorgio Cini Foundation (the Centre for Comparative Studies of Civilisations and Spiritualities); Ca’ Foscari University of Venice (THE NEW INSTITUTE Centre for Environmental Humanities; NICHE, Center for the Study of Lived Religion, and Department of Asian and North African Studies); University College Dublin (Irish Research Council Government of Ireland); Harvard Divinity School (Center for the Study of World Religions)., May 2024, Venise (Fondazione Cini), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Materialism in Cross-cultural Ethno-Archaeology: a reframing of Matter and Agency applied to spiritual landscapes</w:t>
+                <w:t xml:space="preserve">Sacred groves as living ecosystems of epistemic resistance in Diola territories of Lower Casamance and Guinea Bissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Biagetti</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valetina Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Sadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looking at Things Differently – New Materialist Approaches in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz-Zentrum für Archäologie (LEIZA); Marburg Centre for the Ancient World (MCAW); ROOTS Cluster of Excellence, Mar 2025, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Land, Life, Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLAAS, Oct 2025, Cape Town / Le Cap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311144v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacred groves as living ecosystems of epistemic resistance in Diola territories of Lower Casamance and Guinea Bissau</w:t>
+                <w:t xml:space="preserve">New Materialism in Cross-cultural Ethno-Archaeology: a reframing of Matter and Agency applied to spiritual landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamine Sadio</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Biagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land, Life, Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLAAS, Oct 2025, Cape Town / Le Cap, France</w:t>
+              <w:t xml:space="preserve">Looking at Things Differently – New Materialist Approaches in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz-Zentrum für Archäologie (LEIZA); Marburg Centre for the Ancient World (MCAW); ROOTS Cluster of Excellence, Mar 2025, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311027v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmo-écologies et pratiques écospirituelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Forêts et sociétés : dialogues interdisciplinaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum national d'histoire naturelle, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Use Cases Involving Data from the Energy Performance Certification Process for Buildings -From Individual Buildings to Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerfried Cebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Panteli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Julius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2022 Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TVVL | Dutch Society for Building Services and Technology; TU Delf, May 2022, Rotterdam, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34641/clima.2022.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018144v1</w:t>
-              </w:r>
-[...913 lines deleted...]
-                <w:t xml:space="preserve">hal-05003034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed methods to assess Sacred Forest management practices in Guinean Forest of West Africa biodiversity hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safietou Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Boni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Electronic Conference on Forests, 23–25 September 2024, MDPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Online, France. Proceedings of the 4th International Electronic Conference on Forests, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1624,111 +1836,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatro-forum come pratica di commoning della transizione ecologica in eco-villaggi del Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Velo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ricerca che cambia. Atti del terzo convegno nazionale dei dottorati italiani dell’architettura, della pianificazione, del design, delle arti e della moda.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bembo Officina Editoriale, pp.1010-1021, 2023, 9788831241687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25432/9788831241687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1738,114 +1950,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamiche di transizione in ecovillaggi del Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Manzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. University IUAV of Venicde, 2022. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05018191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1992,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311144v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valetina Cirelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sadio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerfried Cebrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Panteli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Julius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34641/clima.2022.112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Garc&#237;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Harrivaara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-025-00492-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Madamidola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2281813819581" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003571v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Vrakopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Ioannidis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Katsaros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2682961" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RIV2022-083007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cappi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2022-128014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-13042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1406/97559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1406/97558" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Filesi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antinori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bizio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Borgo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25432/9788831241687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05018191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Manzini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Martynova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Bi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jacas Biendicho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01133-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.22617.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauliina Harrivaara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-025-00492-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kontopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Vrakopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Ioannidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Katsaros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2682961" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oladele Madamidola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/2281813819581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/RIV2022-083007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cappi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2022-128014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-13042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1406/97559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1406/97558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003034v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Filesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antinori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bizio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Borgo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Castelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valetina Cirelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Sadio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hertzog" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Biagetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerfried Cebrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Panteli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Julius" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34641/clima.2022.112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018217v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25432/9788831241687" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05018191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>