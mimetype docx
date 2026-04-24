--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1810,786 +1810,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dieu forgeron. Histoire d’une divinité-mythème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve congrès de l’Association pour les Études nordiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Sri Lanka</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Northuldra : les Samis dans &amp;quot;La reine des neiges 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter le Nord dans les cultures modernes et contemporaines  / Narrating the North in Contemporary Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Sri Lanka</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie d’Aunet, une Parisienne en Laponie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des savoirs autour de la mer Baltique : Faire une histoire des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laponie, terre de clichés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des savoirs autour de la mer Baltique : Les lieux de rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Lapponia&amp;quot; de Johannes Scheffer, ou peut-on redorer l’image de la Laponie au XVIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des savoirs autour de la mer Baltique : Culture du pouvoir, pouvoir de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marbre finlandais pour le tombeau de Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe congrès de l’Association pour les Études nordiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fantasmes français sur l’hospitalité des femmes lapones. “L’affaire des deux Lapones” à l’époque de P. de Maupertuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation des savoirs autour de la mer Baltique : Éducation, pédagogie, formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage de Léonie d’Aunet en Laponie et au Spitzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e congrès annuel de la Société des Dix-neuvièmistes « Discovery and Exploration / Découvertes et Explorations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Southampton, Royaume-Uni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chamanisme finno-ougrien dans la littérature de voyage française et italienne (XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès de l’Association pour les Études nordiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chamanisme nordique dans le regard des voyageurs français et italiens (XVIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chamanismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international du voyage, Mar 2018, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du Grand Nord dans les relations de voyage entre les XVe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un nouvel imaginaire du Grand Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, May 2018, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514713v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05514724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Grande Nord: viaggi e resoconti italiani in terra boreale</w:t>
               </w:r>
@@ -4462,777 +4462,706 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage d’une femme au Spitzberg&amp;quot; de Léonie d'Aunet</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyage d'une femme au Spitzberg&amp;quot; de Léonie d'Aunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2022, Textuelles, 979-10-320-0414-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Textuelles, 9791032004142</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants du chamanisme boréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiberFaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-36580-314-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Provence, 2022, Textuelles, 979-10-320-0414-2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canti dello sciamanesimo boreale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, I leoni, 9788833535753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciamanesimi. Storia, miti e simboli dal Grande Nord al Mediterraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, I leoni, 9788833532295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages vers le Nord, voyages vers les pays froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandra Orlandini Carcreff; Fabio D'Angelo. 3 (1), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiberFaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 978-2-36580-314-4</w:t>
+              <w:t xml:space="preserve">, 2019, 978-2-36580-292-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays des vendeurs de vent. Voyager en Laponie et en Finlande (XVe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence, 2017, Textuelles, 979-10-320-0095-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.51178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Alessandra Orlandini Carcreff; Fabio D'Angelo. 3 (1), 2019</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mantegazza. Dalle Americhe al Mediterraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Atzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giampaolo Atzei; Alessandra Orlandini Carcreff; Tania Manca. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiberFaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anthrolopologie, 978-2-36580-108-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2019, I leoni, 9788833532295</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en Laponie et en Finlande / Viaggio in Lapponia e in Finlandia. 1431-1898</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiberFaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Anthropologie, 978-2-36580-120-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...202 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5242,842 +5171,842 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il fondo epistolare “Luynes” della biblioteca dell’Istituto di Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Peis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Libro dei Morti di Merit o secondo papiro di Kha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LiberFaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-48, 2021, Égyptologie, 978-2-36580-293-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il fondo epistolare “Luynes” della biblioteca dell’Istituto di Francia</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Il Libro dei Morti di Merit o secondo papiro di Kha</w:t>
+                <w:t xml:space="preserve">La nordicité des mondes de &amp;quot;La Reine des neiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandra Ballotti, Claire McKeown, Frédérique Toudoire-Surlapierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la nordicité au boréalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chamanisme nordique dans les récits de voyage français et italiens (XVIIe - XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher; Susanne Berthier-Foglar; Gilles Bertrand; frédéric Meyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-249, 2019, Histoire, 9782753577848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04596882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expédition scientifique de Maupertuis en Laponie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio D'Angelo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The scientific dialogue linking America, Asia, and Europe between the 12th and the 20th Century. Theories and techniques travelling in space and time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione culturale Viaggiatori, pp.214-228, 2018, Curatele, 9788894361209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mantegazza e Stephen Sommier in Lapponia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giampaolo Atzei; Alessandra Orlandini Carcreff; Tania Manca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paolo Mantegazza. Dalle Americhe al Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LiberFaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-48, 2021, Égyptologie, 978-2-36580-293-2</w:t>
+              <w:t xml:space="preserve">, pp.77-88, 2014, Anthropologie, 978-2-36580-108-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etelän auringosta keskiyön aurinkoon: italiaisia Lapin-kävijöitä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Osmo Pekonen; Johan Stén. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapin tuhat tarinaa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bookwell, pp.109-124, 2012, 978-952-5712-72-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hic tandem stetimus nobis ubi defuit orbis&amp;quot; : le “pénible voyage” en Laponie de J.-F. Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Mazouer; Dominique Quéro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-François Regnard (1655-1709)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-25, 2012, Recherches, 9782200276072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.mazou.2012.01.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un “work in progress” : les récits du Grand Tour de Giuseppe Acerbi en Laponie et en Finlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre du monde et le monde des livres. Mélanges en l’honneur de François Moureau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.835-846, 2012, 978-2-84050-877-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier Italien au cap Nord : le père Francesco Negri (1663-1666)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Schnakenbourg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du Nord. Scandinavie, Groenland, Sibérie. Perceptions et représentations des espaces septentriaux de la fin de Moyen Âge au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-249, 2019, Histoire, 9782753577848</w:t>
+              <w:t xml:space="preserve">, pp.35-51, 2012, Histoire, 9782753520707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Associazione culturale Viaggiatori, pp.214-228, 2018, Curatele, 9788894361209</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chez les Lapons&amp;quot; : sources littéraires et portrait du peuple lapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Gogibu; Nicolas Malais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de Remy de Gourmont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Clown Lyrique, pp.245-260, 2008, Les Cahiers, 978-2-9526782-3-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...356 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6087,180 +6016,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storni, Marco, Maupertuis. Le philosophe, l’académicien, le polémiste, Paris, Honoré Champion, 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itáliai magyar emlékek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Orlandini Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florio Banfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6407,51 +6336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433595v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Orlandini Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nqd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/voyage-dune-femme-au-spitzberg-leonie-daunet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/fr/esoterisme/produit-chants-du-chamanisme-boreal.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lindau.it/Libri/Canti-dello-sciamanesimo-boreale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lindau.it/Libri/Sciamanesimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/fr/esoterisme/produit-chamanismes.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51178" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Atzei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Manca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/it/antropologia/prodotto-paolo-mantegazza.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/fr/anthropologie/produit-voyage-en-laponie-et-en-finlande.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/it/egittologia/prodotto-il-libro-dei-morti-di-merit.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6355/frontieres-et-alterite-religieuse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/jean-francois-regnard-1655-1709--9782200276072-page-17.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/le-livre-du-monde-et-le-monde-des-livres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/117098" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florio Banfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433595v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Orlandini Carcreff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686225v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nqd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05304708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515116v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515169v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515198v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515212v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862708v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/fr/esoterisme/produit-chants-du-chamanisme-boreal.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578490v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lindau.it/Libri/Canti-dello-sciamanesimo-boreale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lindau.it/Libri/Sciamanesimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/fr/esoterisme/produit-chamanismes.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51178" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Atzei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Manca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/it/antropologia/prodotto-paolo-mantegazza.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/fr/anthropologie/produit-voyage-en-laponie-et-en-finlande.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liberfaber.com/it/egittologia/prodotto-il-libro-dei-morti-di-merit.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6355/frontieres-et-alterite-religieuse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599695v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/jean-francois-regnard-1655-1709--9782200276072-page-17.htm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599708v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/le-livre-du-monde-et-le-monde-des-livres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/117098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florio Banfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>