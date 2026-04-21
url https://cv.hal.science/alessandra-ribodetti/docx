--- v1 (2026-03-29)
+++ v2 (2026-04-21)
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154991v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined analysis of resistivity and induced polarization tomography for 3D modelling and preliminary volume estimation of the possible gold mineralization zones in the Simi locality, Adamawa, Cameroon</w:t>
               </w:r>
@@ -770,161 +770,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+                <w:t xml:space="preserve">hal-04154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the electrical resistivity method and the estimation of limestone volume : a case study</w:t>
               </w:r>
@@ -2181,291 +2181,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Asnaashari</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/tle35020146.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1107 - 1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009521v1</w:t>
+                <w:t xml:space="preserve">hal-01744867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Asnaashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.1107 - 1121. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.146-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle35020146.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744867v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-D frequency-domain mono-parameter full-waveform inversion of ocean-bottom cable data: application to Valhall in the visco-acoustic vertical transverse isotropic approximation</w:t>
               </w:r>
@@ -2477,77 +2477,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 202 (2), pp.1362-1391. </w:t>
@@ -2732,77 +2732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient three-dimensional acoustic finite-difference frequency-domain seismic modeling in vertical transversely isotropic media with sparse direct solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,64 +2879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaser Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asnaashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,64 +4949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5051,277 +5051,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
+                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03937480v1</w:t>
+                <w:t xml:space="preserve">insu-04288486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04288486v1</w:t>
+                <w:t xml:space="preserve">insu-03937480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t>
               </w:r>
@@ -5422,700 +5422,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
+                <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Becel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546047v1</w:t>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+                <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
+                <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Becel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New orleance, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+                <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réexamen de la paléogéographie de l'anté-Cénomanien de la zone sud sanaga (Marge Atlantique du Cameroun), à partir de l'analyse de la sismique CameroonSpan et des forages pétroliers.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ponce Nguema</w:t>
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589248v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">Réexamen de la paléogéographie de l'anté-Cénomanien de la zone sud sanaga (Marge Atlantique du Cameroun), à partir de l'analyse de la sismique CameroonSpan et des forages pétroliers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike-Franck Mienlam Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Quentin Yene Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbida Yem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponce Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360726v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,278 +6190,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the hypocenter-velocity problem through a slope tomography inspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14636⟩</w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, United States. pp.2146-2150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2020-3428084.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360728v1</w:t>
+                <w:t xml:space="preserve">hal-02972251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the hypocenter-velocity problem through a slope tomography inspiration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual, United States. pp.2146-2150, </w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2020-3428084.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972251v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From slope tomography to FWI: Is the conventional workflow viable in complex settings?</w:t>
               </w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
@@ -7610,51 +7610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,77 +7718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D frequency-domain full-waveform inversion of ocean-bottom cable data with sparse block low-rank direct solver: a real data case study from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,77 +7865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9271,269 +9271,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-grid finite-difference frequency-domain viscoacoustic modeling in 2D TTI anisotropic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Operto</w:t>
+                <w:t xml:space="preserve">Seismic imaging for topographic site effect modeling at the Low Noise Underground Laboratory (LSBB), Rustrel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.A-03807</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408497v1</w:t>
+                <w:t xml:space="preserve">hal-00471200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging for topographic site effect modeling at the Low Noise Underground Laboratory (LSBB), Rustrel, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Maufroy</w:t>
+                <w:t xml:space="preserve">Mixed-grid finite-difference frequency-domain viscoacoustic modeling in 2D TTI anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeyen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Grini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.2099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2792903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471200v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter Full-Waveform Inversion for Velocity and Attenuation – Refining the Imaging of a Sedimentary Basin</w:t>
               </w:r>
@@ -9850,243 +9850,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Difference Frequency-Domain Modeling of Acoustic Wave Propagation in 2D TTI Anisotropic Media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoacoustic Frequency-Domain Full-Waveform Inversion – Application to Numerical VSP Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-E. Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Seismic Modelling</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Full Waveform Inversion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408396v1</w:t>
+                <w:t xml:space="preserve">hal-00408393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoacoustic Frequency-Domain Full-Waveform Inversion – Application to Numerical VSP Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-Difference Frequency-Domain Modeling of Acoustic Wave Propagation in 2D TTI Anisotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.-E. Plessix</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Full Waveform Inversion</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Seismic Modelling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408393v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D fine-scale imaging of the subduction channel in Gulf of Guayaquil by integrated iterative PSDM and simulated annealing optimization</w:t>
               </w:r>
@@ -10580,77 +10580,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10731,51 +10731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10862,77 +10862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Asnaashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11402,51 +11402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ndam Njikam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Meying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Djibril Kouankap Nono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanga Amougou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2024.2396364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ndam Njikam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meying" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanga Amougou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12269328.2024.2377315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbida Yem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Quentin Yene Atangana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2023.2210158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Messi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1280414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sambolian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorszczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tavakoli F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli&#160;f." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0112.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gholami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0203.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0204.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05098.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3554330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yem L. Mbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04928.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanyga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02337.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Franck Mienlam Essi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponce Nguema" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428084.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambolian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801384" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bouteiller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801874" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801387" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ben" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408497v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2792903" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408393v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369962" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cruz-Atienza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ndam Njikam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Meying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Djibril Kouankap Nono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanga Amougou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2024.2396364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ndam Njikam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meying" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanga Amougou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12269328.2024.2377315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbida Yem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Quentin Yene Atangana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2023.2210158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Messi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1280414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sambolian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorszczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tavakoli F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli&#160;f." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0112.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gholami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0203.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0204.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05098.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3554330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yem L. Mbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04928.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanyga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02337.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Franck Mienlam Essi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponce Nguema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428084.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambolian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801384" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bouteiller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801874" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801387" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ben" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2792903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408393v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369962" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cruz-Atienza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>