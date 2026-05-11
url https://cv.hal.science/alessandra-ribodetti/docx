--- v2 (2026-04-21)
+++ v3 (2026-05-11)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of magnetic and geological field data into geological mapping and rutile mineralization targets in the Minta locality (Haute-Sanaga, Cameroon)</w:t>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimatou Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moustapha Ndam Njikam</w:t>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbida Yem</w:t>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Quentin Yene Atangana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08123985.2023.2210158⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401785v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+                <w:t xml:space="preserve">Combined analysis of resistivity and induced polarization tomography for 3D modelling and preliminary volume estimation of the possible gold mineralization zones in the Simi locality, Adamawa, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moustapha Ndam Njikam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">Mbida Yem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Meying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Combe</w:t>
+                <w:t xml:space="preserve">Gabriel Messi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.749-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of resistivity and induced polarization tomography for 3D modelling and preliminary volume estimation of the possible gold mineralization zones in the Simi locality, Adamawa, Cameroon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Messi</w:t>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13343⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401776v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of magnetic and geological field data into geological mapping and rutile mineralization targets in the Minta locality (Haute-Sanaga, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Salimatou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moustapha Ndam Njikam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbida Yem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">Joseph Quentin Yene Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
+              <w:t xml:space="preserve">Exploration Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (6), pp.670-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08123985.2023.2210158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154991v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the electrical resistivity method and the estimation of limestone volume : a case study</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent seismic event location and subsurface parameters inversion through slope tomography: a variable-projection approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix-free anisotropic slope tomography: Theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhan Tavakoli F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2451,51 +2451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-D frequency-domain mono-parameter full-waveform inversion of ocean-bottom cable data: application to Valhall in the visco-acoustic vertical transverse isotropic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient three-dimensional acoustic finite-difference frequency-domain seismic modeling in vertical transversely isotropic media with sparse direct solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guided tour of multi-parameter full waveform inversion with multi-component data: from theory to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaser Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-difference frequency-domain modeling of viscoacoustic wave propagation in 2D tilted transversely isotropic (TTI) media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,64 +4949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5959,64 +5959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réexamen de la paléogéographie de l'anté-Cénomanien de la zone sud sanaga (Marge Atlantique du Cameroun), à partir de l'analyse de la sismique CameroonSpan et des forages pétroliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike-Franck Mienlam Essi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Quentin Yene Atangana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbida Yem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponce Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,51 +6209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the hypocenter-velocity problem through a slope tomography inspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,51 +6460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From slope tomography to FWI: Is the conventional workflow viable in complex settings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7117,51 +7117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bachir Miguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -7184,334 +7184,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious Slope Tomography Based On Eikonal Solvers and the Adjoint-state Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An accurate Eulerian travel-time computation: implication for slope tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801384⟩</w:t>
+              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition 2018 Workshop Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456962v1</w:t>
+                <w:t xml:space="preserve">hal-02456989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate Eulerian travel-time computation: implication for slope tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parsimonious Slope Tomography Based On Eikonal Solvers and the Adjoint-state Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tavakoli F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition 2018 Workshop Programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456989v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic First-arrival Slope and Traveltime Tomography (FASTT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tavakoli F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,51 +7584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,77 +7718,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D frequency-domain full-waveform inversion of ocean-bottom cable data with sparse block low-rank direct solver: a real data case study from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,51 +7852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10066,69 +10066,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fine-scale imaging of the subduction channel in Gulf of Guayaquil by integrated iterative PSDM and simulated annealing optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas hydrate bottom-simulating reflector analysis on the Colombia-Ecuador convergent margin from multichannel seismic reflection data by viscoacoustic asymptotic waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10141,111 +10128,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408477v1</w:t>
+                <w:t xml:space="preserve">hal-00408509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas hydrate bottom-simulating reflector analysis on the Colombia-Ecuador convergent margin from multichannel seismic reflection data by viscoacoustic asymptotic waveform inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D fine-scale imaging of the subduction channel in Gulf of Guayaquil by integrated iterative PSDM and simulated annealing optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10258,73 +10249,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, New Orleans, United States. pp.2151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2369962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408509v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Prestack Depth Migration/Inversion and Simulated Annealing Optimization for Structural Model Building</w:t>
               </w:r>
@@ -11402,51 +11402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ndam Njikam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Meying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Djibril Kouankap Nono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanga Amougou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2024.2396364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ndam Njikam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meying" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanga Amougou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12269328.2024.2377315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbida Yem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Quentin Yene Atangana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2023.2210158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Messi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1280414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sambolian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorszczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tavakoli F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli&#160;f." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0112.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gholami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0203.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0204.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05098.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3554330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yem L. Mbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04928.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanyga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02337.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Franck Mienlam Essi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponce Nguema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428084.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambolian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801384" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456989v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bouteiller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801874" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801387" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ben" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2792903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408393v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408477v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369962" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cruz-Atienza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ndam Njikam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Meying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Djibril Kouankap Nono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanga Amougou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2024.2396364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ndam Njikam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meying" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanga Amougou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12269328.2024.2377315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbida Yem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Messi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Diallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Quentin Yene Atangana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2023.2210158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1280414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sambolian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorszczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tavakoli F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli&#160;f." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0112.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gholami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0203.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0204.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05098.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3554330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yem L. Mbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04928.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanyga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02337.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Franck Mienlam Essi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponce Nguema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428084.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambolian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bouteiller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801874" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801384" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801387" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ben" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2792903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408393v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369962" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cruz-Atienza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>