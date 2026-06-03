--- v3 (2026-05-11)
+++ v4 (2026-06-03)
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+                <w:t xml:space="preserve">hal-04154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined analysis of resistivity and induced polarization tomography for 3D modelling and preliminary volume estimation of the possible gold mineralization zones in the Simi locality, Adamawa, Cameroon</w:t>
               </w:r>
@@ -636,161 +636,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the search space of Full waveform inversion beyond the single-scattering Born approximation: A tutorial review</w:t>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Beller</w:t>
+                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (6), pp.R671-R702. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0758.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154991v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of magnetic and geological field data into geological mapping and rutile mineralization targets in the Minta locality (Haute-Sanaga, Cameroon)</w:t>
               </w:r>
@@ -2151,1047 +2151,1059 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Asnaashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle35020146.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744867v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A downscaling strategy from FWI to microscale reservoir properties from high-resolution images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dupuy</w:t>
+                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Asnaashari</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1107 - 1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle35020146.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009521v1</w:t>
+                <w:t xml:space="preserve">hal-01744867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-D frequency-domain mono-parameter full-waveform inversion of ocean-bottom cable data: application to Valhall in the visco-acoustic vertical transverse isotropic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 202 (2), pp.1362-1391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggv226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bracène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 200 (2), pp.1029-1045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient three-dimensional acoustic finite-difference frequency-domain seismic modeling in vertical transversely isotropic media with sparse direct solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (5), pp.T257 - T275. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2013-0478.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guided tour of multi-parameter full waveform inversion with multi-component data: from theory to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaser Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leading Edge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (9), pp.1040-1054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/tle32091040.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which parameterization is suitable for acoustic vertical transverse isotropic full waveform inversion? Part 2: Synthetic and real data case studies from Valhall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (2), pp.R107-R124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2012-0203.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which parameterization is suitable for acoustic vertical transverse isotropic full waveform inversion? Part 1: Sensitivity and trade-off analysis,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,932 +3212,932 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (2), pp.R81-R105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2012-0204.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asnaashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (2), pp.119-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1995423912020012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00820761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution seismic attenuation imaging from wide-aperture onshore data by visco-acoustic frequency-domain full-waveform inversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ribodetti</w:t>
+                <w:t xml:space="preserve">The South Ecuador subduction channel: evidence for a dynamic mega-shear zone from 2D fine-scale seismic reflection imaging, implications for material transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05098.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B11102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620564v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint ray + Born least-squares migration and simulated annealing optimization for target-oriented quantitative seismic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution seismic attenuation imaging from wide-aperture onshore data by visco-acoustic frequency-domain full-waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3554330⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (3), pp.1179-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05098.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681424v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic stratigraphy and deformational styles of the offshore Cyrenaica (Libya) and bordering Mediterranean Ridge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yem L. Mbida</w:t>
+                <w:t xml:space="preserve">Joint ray + Born least-squares migration and simulated annealing optimization for target-oriented quantitative seismic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Camera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ribodetti</w:t>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04928.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (2), pp.R23-R42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3554330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585749v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Ecuador subduction channel: evidence for a dynamic mega-shear zone from 2D fine-scale seismic reflection imaging, implications for material transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">Seismic stratigraphy and deformational styles of the offshore Cyrenaica (Libya) and bordering Mediterranean Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yem L. Mbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Agudelo</w:t>
+                <w:t xml:space="preserve">L. Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008429⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (1), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04928.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653256v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure and seismic stratigraphy of the Egyptian Margin from Multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 341, pp.85-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP341.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-difference frequency-domain modeling of viscoacoustic wave propagation in 2D tilted transversely isotropic (TTI) media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4134,772 +4146,772 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.T5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.3157243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of multichannel seismic reflection and wide-angle seismic data: Improved imaging and refined velocity model of the crustal structure of the north Ecuador–south Colombia convergent margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114, pp.B02306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal segmentation along the N. Ecuador-S. Colombia margin (1-4 degrees N): prominent influence of sedimentation rate in the trench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of a crustal splay fault and its relation to the seismogenic zone and underplating at the erosional north Ecuador–south Colombia oceanic margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.B12102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407876v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of a crustal splay fault and its relation to the seismogenic zone and underplating at the erosional north Ecuador–south Colombia oceanic margin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal segmentation along the N. Ecuador-S. Colombia margin (1-4 degrees N): prominent influence of sedimentation rate in the trench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 113, pp.B12102. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272 (1-2), pp.296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408245v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion in viscoelastic media. Some effects of the memory kernel singularity on wave propagation and inversion in viscoelastic media, II: inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hanyga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 158 (2), pp.426-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion in viscoelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hanyga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Tolstoy Editor, Proceedings of Theorical and Computational Acoustics "ICTCA"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 311-325, World Scientific Publishing Co., Singapore, ISBN 981-238-921-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic waveform inversion for unbiased velocity and attenuation measurements: numerical tests and application for Vesuvius lava sample analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 158 (1), pp.353-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02245.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4909,462 +4921,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienna, Austria. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.2023101186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andreas Rietbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04288486v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03937480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids Circulation in Subduction Zones: How Fluids Impact Seismic/Aseismic Slip in Ecuador ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic imaging across a slow slip event area, along the Ecuadorian subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2022 (AGU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T32E-0202</w:t>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago, United States. pp.T53B-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03937480v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04288486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the depth of a buried polyethylene pipe by comparing propagation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,87 +5404,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 CFA- Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,82 +5513,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive compression and deep structure of the Hellenic subduction forearc, west of Crete, revealed by penetrative long offset multichannel seismic data</w:t>
               </w:r>
@@ -5588,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ghalya Hussni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,57 +5684,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,724 +5763,733 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">Réexamen de la paléogéographie de l'anté-Cénomanien de la zone sud sanaga (Marge Atlantique du Cameroun), à partir de l'analyse de la sismique CameroonSpan et des forages pétroliers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike-Franck Mienlam Essi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Quentin Yene Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbida Yem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponce Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360726v1</w:t>
+                <w:t xml:space="preserve">hal-03589248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réexamen de la paléogéographie de l'anté-Cénomanien de la zone sud sanaga (Marge Atlantique du Cameroun), à partir de l'analyse de la sismique CameroonSpan et des forages pétroliers.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ponce Nguema</w:t>
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589248v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+                <w:t xml:space="preserve">hal-03360726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the hypocenter-velocity problem through a slope tomography inspiration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2020-3428084.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972251v1</w:t>
+                <w:t xml:space="preserve">hal-03360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the hypocenter-velocity problem through a slope tomography inspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, United States. pp.2146-2150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2020-3428084.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360728v1</w:t>
+                <w:t xml:space="preserve">hal-02972251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From slope tomography to FWI: Is the conventional workflow viable in complex settings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6486,115 +6498,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States. pp.890-894, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2020-3428063.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6616,146 +6628,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Initial Model for FWI From Ultra Long-Offset OBN Data by First-Arrival Traveltime + Slope Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6777,92 +6789,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tavakoli F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201901562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic exploration of the deep structure and seismogenic faults in the Ligurian Sea by joint MCS and OBS acquisition: preliminary results of the SEFASILS cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6921,346 +6933,346 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO TC-19 International Workshop on Metrology for the Sea (MetroSea 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Genoa, Italy. p.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Parametrization of Slope Tomography: Its Implication on the Velocity-position Coupling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution seismic imaging in shallow salt environment: preliminary results from the SEFASILS campaign, NS11A-04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bachir Miguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356162v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution seismic imaging in shallow salt environment: preliminary results from the SEFASILS campaign, NS11A-04</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Parametrization of Slope Tomography: Its Implication on the Velocity-position Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sambolian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tavakoli F.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381967v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate Eulerian travel-time computation: implication for slope tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,92 +7281,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition 2018 Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201801874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Slope Tomography Based On Eikonal Solvers and the Adjoint-state Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7399,92 +7411,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic First-arrival Slope and Traveltime Tomography (FASTT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tavakoli F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7529,793 +7541,793 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Copenhagen, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201801387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D frequency-domain full-waveform inversion of ocean-bottom cable data with sparse block low-rank direct solver: a real data case study from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1303-1308, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/segam2015-5713962.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale strategy for handling broadband seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asnaashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Antonio, United States. pp.4360, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3513928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the SEISCOPE project on frequency-domain Full Waveform Inversion Multiparameter inversion and efficient 3D full-waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference &amp; Exhibition, Workshops and Fieldtrips : WS6 3D Full Waveform Inversion - A game changing technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of VTI media from wide-aperture data by frequency-domain full-waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8330,113 +8342,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference &amp; Exhibition - Workshops and fieldtrips, WS1 Migration Velocity Analysis in Anisotropic Media - What is possible and what is impossible?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Full Waveform Inversion in VTI Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,100 +8463,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.P371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of VTI media by elastic frequency-domain full-waveform inversion of global offset data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,337 +8584,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-8991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating in Situ Rock Properties by Multiparameter Full Waveform Inversion. A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8917,1192 +8929,1192 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE/SEG Research Workshop 2009, Frequency Attenuation and Resolution of Seismic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coeval subduction erosion and underplating associated with a crustal splay fault at the Ecuador-Colombia convergent margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of qP Wave Modeling in Anisotropic Acoustic Media by a Finite-difference Frequency-domain Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Agudelo</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">70th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.Seismic Modelling/VSP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456903v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of trench sedimentation rate on heat flow and location of the thermally-defined seismogenic zone in the North Ecuador – South Colombia margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coeval subduction erosion and underplating associated with a crustal splay fault at the Ecuador-Colombia convergent margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ribodetti</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456901v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of qP Wave Modeling in Anisotropic Acoustic Media by a Finite-difference Frequency-domain Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of trench sedimentation rate on heat flow and location of the thermally-defined seismogenic zone in the North Ecuador – South Colombia margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.Seismic Modelling/VSP</w:t>
+              <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408456v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging for topographic site effect modeling at the Low Noise Underground Laboratory (LSBB), Rustrel, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoacoustic Frequency-Domain Full-Waveform Inversion – Application to Numerical VSP Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sénéchal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.-E. Plessix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.A-03807</w:t>
+              <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Full Waveform Inversion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471200v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-grid finite-difference frequency-domain viscoacoustic modeling in 2D TTI anisotropic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-Difference Frequency-Domain Modeling of Acoustic Wave Propagation in 2D TTI Anisotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Seismic Modelling</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408497v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparameter Full-Waveform Inversion for Velocity and Attenuation – Refining the Imaging of a Sedimentary Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Malinowski</w:t>
+                <w:t xml:space="preserve">Mixed-grid finite-difference frequency-domain viscoacoustic modeling in 2D TTI anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Operto</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.2099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2792903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408391v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control on the megathrust slip: the example of the Ecuador-Colombia active margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Agudelo</w:t>
+                <w:t xml:space="preserve">Seismic imaging for topographic site effect modeling at the Low Noise Underground Laboratory (LSBB), Rustrel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fall Meeting, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">4th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.A-03807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497763v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction Erosion Processes along the Northwestern Margin of South America</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Agudelo</w:t>
+                <w:t xml:space="preserve">Multiparameter Full-Waveform Inversion for Velocity and Attenuation – Refining the Imaging of a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fall Meeting, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Seismic Migration 3 and Full Waveform Inversion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497764v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoacoustic Frequency-Domain Full-Waveform Inversion – Application to Numerical VSP Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural control on the megathrust slip: the example of the Ecuador-Colombia active margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Full Waveform Inversion</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fall Meeting, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408393v1</w:t>
+                <w:t xml:space="preserve">hal-00497763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Difference Frequency-Domain Modeling of Acoustic Wave Propagation in 2D TTI Anisotropic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Grini</w:t>
+                <w:t xml:space="preserve">Subduction Erosion Processes along the Northwestern Margin of South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calahorrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.Seismic Modelling</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fall Meeting, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408396v1</w:t>
+                <w:t xml:space="preserve">hal-00497764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas hydrate bottom-simulating reflector analysis on the Colombia-Ecuador convergent margin from multichannel seismic reflection data by viscoacoustic asymptotic waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10111,120 +10123,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D fine-scale imaging of the subduction channel in Gulf of Guayaquil by integrated iterative PSDM and simulated annealing optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10232,318 +10244,318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, New Orleans, United States. pp.2151, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2369962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Prestack Depth Migration/Inversion and Simulated Annealing Optimization for Structural Model Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Vienne, Austria. pp.Velocity Model Building</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic seismic imaging of lava samples by viscoacoustic asymptotic waveform inversion: calibration and developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Instrumentation and Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Baltimore, United States. pp.380-385, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMTC.2000.846890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10553,279 +10565,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Basement along the Northern Ecuadorian Margin using Refraction and Reflexion Data from the HIPER Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2024 (AGU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Whashington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Imaging of the Ecuadorian Subduction Zone : From Conventional Seismic Processing to Advanced Imaging Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10835,427 +10847,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Asnaashari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Exploration Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 6., Society of Exploration Geophysicists, pp.R1-1-R1-40, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.9781560803027.entry6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Seismic Wave Propagation for Geophysical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cruz-Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Waves - Research and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masaki Kanao, 253-304, Chap.13, 2012, 978-953-307-944-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentación térmica del margen del Norte del Ecuador y del Sur de Colombia (1-4°N): su relación con la ubicación de la zona sismogénica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.180-202, 2009, PSE001-09, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11402,51 +11414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ndam Njikam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Meying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Djibril Kouankap Nono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanga Amougou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2024.2396364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ndam Njikam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meying" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanga Amougou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12269328.2024.2377315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbida Yem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Messi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Diallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Quentin Yene Atangana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2023.2210158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1280414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sambolian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorszczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tavakoli F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli&#160;f." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0112.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gholami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0203.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0204.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05098.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3554330" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yem L. Mbida" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04928.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanyga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02337.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589248v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Franck Mienlam Essi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponce Nguema" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428084.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356162v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambolian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bouteiller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801874" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801384" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801387" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513928" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ben" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498111v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471200v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2792903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408391v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408393v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408396v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408509v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369962" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408341v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cruz-Atienza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moustapha Ndam Njikam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Meying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Djibril Kouankap Nono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanga Amougou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2024.2396364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ndam Njikam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meying" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanga Amougou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12269328.2024.2377315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0758.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbida Yem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Messi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimatou Diallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Quentin Yene Atangana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08123985.2023.2210158" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1280414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gineth Saracco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sambolian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorszczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tavakoli F." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli&#160;f." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz150" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Tavakoli F." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0112.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavakoli F." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KZWV8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Asnaashari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle35020146.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2013-0478.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Gholami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle32091040.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gholami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2012-0203.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2012-0204.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008429" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05098.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3554330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yem L. Mbida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Camera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mascle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04928.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408244v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005690" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanyga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02337.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408246v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaffet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02245.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03937480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ghalya Hussni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Becel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589248v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike-Franck Mienlam Essi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponce Nguema" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428084.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428063.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456998v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901562" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambolian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456989v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bouteiller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801874" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801384" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801387" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719041v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513928" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Ben" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497970v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408456v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-E. Plessix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408396v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2792903" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maufroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408391v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369962" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846890" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920497v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delsuc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060930v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560803027.entry6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682707v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cruz-Atienza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>