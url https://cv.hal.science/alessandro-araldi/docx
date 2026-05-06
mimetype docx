--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1449,51 +1449,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1578,1027 +1578,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyer Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decoupiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329873v1</w:t>
+                <w:t xml:space="preserve">halshs-04323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment and the Italian tradition of Urban Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological Regionalisation of French Cities -A methodology for street-based analysis of urban form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ISUFItaly International Conference - Morphology and Urban Design, new strategies for a changing society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography (ECTQG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Coimbra, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908222v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce dans son contexte physique : comprendre les tissus commerciaux dans la ville.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Fabric Assessment and the Italian tradition of Urban Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque ASDRLF - Territoire(s) et numérique : innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">6th ISUFItaly International Conference - Morphology and Urban Design, new strategies for a changing society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507788v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce dans son contexte physique : comprendre les tissus commerciaux dans la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">57ème colloque ASDRLF - Territoire(s) et numérique : innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507795v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the COMOKIT model to study the impact of the morpho-functional organization of cities on the spread of COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+                <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+                <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.61-65</w:t>
+              <w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226688v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry along the way. Applications and conceptualizations for the morphology of urban fabrics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+                <w:t xml:space="preserve">Using the COMOKIT model to study the impact of the morpho-functional organization of cities on the spread of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Borgo</w:t>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Stufano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Agent-Based Modelling of Urban Systems (ABMUS @ AAMAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533437v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodological approach for retail fabrics in the city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry along the way. Applications and conceptualizations for the morphology of urban fabrics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Stufano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Spatial Analysis and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">First European Asymmetry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533048v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Typologies for Urban Fabric Classification: Osaka and Marseille Case Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+                <w:t xml:space="preserve">A new methodological approach for retail fabrics in the city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Analysis and Modeling (SAM)</w:t>
+              <w:t xml:space="preserve">1st International Conference on Spatial Analysis and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176599v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Fabric Assessment: application to the case of Brussels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+                <w:t xml:space="preserve">Building Typologies for Urban Fabric Classification: Osaka and Marseille Case Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG 2018 - American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Spatial Analysis and Modeling (SAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533428v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Fabric Assessment: application to the case of Brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">AAG 2018 - American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533454v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retail Activity and the City. Contributions from the Analysis of Urban Fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECTQG 2017 - European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Form from the Pedestrian Point of View: Spatial Patterns on a Street Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2614,51 +2748,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th International Conference on Innovation in Urban and Regional Planning (INPUT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SiTI, Istituto Superiore sui Sistemi Territoriali per l'Innovazione ISMB, Istituto Superiore Mario Boella DIST - Politecnico di Torino, Sep 2016, Turin, Italy. pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2668,176 +2802,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolutive Meshed Compact City. Preliminary Results on Structuring the Suburban 15mC around Main Streets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta Berghauser Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Cutini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Psenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUT Projects Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace du commerce dans la ville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2870,73 +3004,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/Poster_inshs_espace_du_commerce_dans_la_ville_de_f_diff.pdf, pp.Poster 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie Urbaine Computationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2956,51 +3090,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. https://urbain.sciencesconf.org/data/pages/22_Poster_inshs_morphologie_urbaine_comptuationnelle_de_f_diff.pdf, pp.Poster 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3010,415 +3144,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Retailscape Transformations: A Methodological Framework for Spatiotemporal Analysis in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2025 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15892, Springer Nature Switzerland, pp.256-277, 2026, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97638-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la ville : recherches morphologiques sur Nice et son espace métropolitain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Prouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR ODYSSEE - Université Côte d'Azur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de sa ville.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-112, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy of contemporary urban forms in France: Towards an Urban Atlas through Multiple Fabric Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Seminar on Urban Form ISUF2022: Urban Redevelopment and Revitalisation. A Multidisciplinary Perspective - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3428,194 +3562,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring building typologies through fast iterative Bayesian clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021 Proceedings, Avignon, UMR ESPACE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-124, 2021, 978-2-910545-12-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3648,177 +3782,177 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Count Regression and Machine Learning Approach for Zero-Inflated Over-Dispersed Count Data. Application to Micro-Retail Distribution and Urban Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Venerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2020, Lecture Notes in Computer Science vol 12252</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.550-565, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58811-3_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3854,92 +3988,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Gervasi et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10962, Springer, pp.251-267, 2018, Lecture Notes in Computer Science, 9783319951676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nine Forms of the French Riviera: Classifying Urban Fabrics from the Pedestrian Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3949,226 +4083,226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitat Politècnica València</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1313-1325, 2018, 978-84-9048-574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Methods of Urban Morphology in Urban Design and Environmental Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Erin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Cubukcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Urios; J. Colomer; A. Portalés. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica València, pp.1391-1400, 2017, 24th ISUF International Conference 27th-29th September 2017 Valencia - City and territory in the Globalization Age Conference proceedings, 978-84-9048-574-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/ISUF2017.2017.5732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail distribution in the city: analyzing point patterns in non-uniform network space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4184,164 +4318,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2017 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLOG Editions, 2017, 979-10-92272-22-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing and Recomposing Urban Fabric: The City from the Pedestrian Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-376, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Fabric with Bayesian LINCS. Empirical Evidence from the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4357,51 +4491,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MAGIS / UMR ESPACE, 2016, 2-910545-11-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4411,151 +4545,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles dynamiques de localisation des ménages et des activités dans les territoires urbains pour découpler accessibilité et mobilité automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Balac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Subvention 11-MT6PREDITG06-5-CVS-053, UMR Espace, Université d'Avignon; UMR Espace, Université de Nice; ETH Zurich; Laboratoire d'informatique d'Avignon, Université d'Avignon; UNIVERSITE Nice Sophia Antipolis; LET. 2015, pp.186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4565,114 +4699,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail distribution and urban form : Street-based models for the French Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Geography. Université Côte d'Azur, 2019. English. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+              <w:t xml:space="preserve">Geography. COMUE Université Côte d'Azur (2015 - 2019), 2019. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019AZUR2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02467816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4740,51 +4874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23645AEE"/>
+    <w:nsid w:val="509987F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4971,51 +5105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-araldi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9732-0857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Benedetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2024.103401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97638-4_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02467816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AZUR2018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-araldi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9732-0857" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377975v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleischmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Novotn&#253;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nj0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Benedetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2024.103401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2020.103947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319832612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.11.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Borgo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Stufano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta Berghauser Pont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cutini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Psenner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97638-4_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557358v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ocs.editorial.upv.es/index.php/ISUF/ISUF2017/paper/viewFile/5219/3567" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5219" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Erin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Cubukcu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ISUF2017.2017.5732" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557369v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02467816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019AZUR2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>