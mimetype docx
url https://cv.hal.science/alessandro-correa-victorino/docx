--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -615,789 +615,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Architecture Using Air and Ground Vehicles for the Search and Recognition of Targets</w:t>
+                <w:t xml:space="preserve">General and Multi-Criteria Approach to Study the Admissibility and Quality of a Driving Intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pousseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain, Spain. pp.1355-1360, </w:t>
+              <w:t xml:space="preserve">35th IEEE Intelligent Vehicles Symposium (IV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Anchorage, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IV55152.2023.10186528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342831v1</w:t>
+                <w:t xml:space="preserve">hal-04390002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and Multi-Criteria Approach to Study the Admissibility and Quality of a Driving Intention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Proposal of On-board Camera-Based Driving Force Control Method for Autonomous Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE Intelligent Vehicles Symposium (IV 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IV55152.2023.10186528⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Seattle, United States. pp.424-429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM46323.2023.10196211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390002v1</w:t>
+                <w:t xml:space="preserve">hal-04389958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of On-board Camera-Based Driving Force Control Method for Autonomous Electric Vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cooperative Architecture Using Air and Ground Vehicles for the Search and Recognition of Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Binh Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Fujimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Seattle, United States. pp.424-429, </w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Intelligent Transportation Systems (ITSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain, Spain. pp.1355-1360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM46323.2023.10196211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC57777.2023.10421916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389958v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient descent dynamic window approach to the mobile robot autonomous navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Prediction of human driving behavior using deep learning: a recurrent learning structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ International Workshop on Sensing, Actuation, Motion Control, and Optimization (SAMCON 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Conference on Intelligent Transportation Systems (ITSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macau, China. pp.647-653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041336v1</w:t>
+                <w:t xml:space="preserve">hal-04041186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Chefchaouni Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. pp.2808-2813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523324v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of human driving behavior using deep learning: a recurrent learning structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gradient descent dynamic window approach to the mobile robot autonomous navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Intelligent Transportation Systems (ITSC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEJ International Workshop on Sensing, Actuation, Motion Control, and Optimization (SAMCON 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEJ, Mar 2022, Saitama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041186v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. pp.2808-2813, </w:t>
+              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.844-849, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934443v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control for Aerial and Ground Vehicle Autonomous Platooning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Venzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of a Semantic Model for Intelligent Vehicle Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Deep Learning, Artificial Intelligence and Robotics (ICDLAIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Salerno, Italy. pp.47-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Chefchaouni Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13h Workshop on Planning, Perception and Navigation for Intelligent Vehicles (PPNIV'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1628,664 +1628,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Decision-Making Forward an Autonomous Navigation for Intelligent Vehicles</w:t>
+                <w:t xml:space="preserve">Autonomous vehicle navigation based in a hybrid methodology: model based and machine learning based</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Shour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+                <w:t xml:space="preserve">Marcone Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659077⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Mechatronics (ICM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kashiwa, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM46511.2021.9385629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523356v1</w:t>
+                <w:t xml:space="preserve">hal-03522430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522886v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle navigation based in a hybrid methodology: model based and machine learning based</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcone Ferreira Santos</w:t>
+                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mechatronics (ICM 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICM46511.2021.9385629⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France. pp.168-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522430v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Vehicle Autonomous Navigation with Context Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Human-Machine Systems (ICHMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Magdeburg, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHMS53169.2021.9582660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523249v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Autonomous Navigation with Context Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Faruffini</w:t>
+                <w:t xml:space="preserve">A Model-less Approach for Estimating Vehicles Sideslip Angle by a Neural Network Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Murta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Guilherme Baêta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Human-Machine Systems (ICHMS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Magdeburg, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Mechatronics (ICM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kashiwa, Japan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHMS53169.2021.9582660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICM46511.2021.9385655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523227v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-less Approach for Estimating Vehicles Sideslip Angle by a Neural Network Concept</w:t>
+                <w:t xml:space="preserve">Shared Decision-Making Forward an Autonomous Navigation for Intelligent Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Murta</w:t>
+                <w:t xml:space="preserve">Ahmad Shour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Guilherme Baêta</w:t>
+                <w:t xml:space="preserve">Veronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mechatronics (ICM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Kashiwa, Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia. pp.1634-1640, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM46511.2021.9385655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9659077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520575v1</w:t>
+                <w:t xml:space="preserve">hal-03523356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Intelligent Parking Aid System</w:t>
               </w:r>
@@ -2590,534 +2590,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor based Prediction of Human Driving Decisions using Feed-forward Neural Networks for Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shriram Jugade</w:t>
+                <w:t xml:space="preserve">Stress-Strain Analysis and Optimization of a Parking Duplicator Hanging Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Amaral Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stratis Kanarachos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569441⟩</w:t>
+              <w:t xml:space="preserve">4th Brazilian Technology Symposium (BTSym 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Campinas (Brazil), Brazil. pp.319-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16053-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943606v1</w:t>
+                <w:t xml:space="preserve">hal-04046046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Intelligent System Shared Control Strategy with Conflict Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shriram Jugade</w:t>
+                <w:t xml:space="preserve">Sideslip estimation algorithm comparison between Euler angles and quaternion approaches with black box vehicle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Control and Automation (ICCA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCA.2018.8444218⟩</w:t>
+              <w:t xml:space="preserve">15th IEEE International Workshop on Advanced Motion Control (AMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan. pp.553-559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AMC.2019.8371153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943609v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid based Estimation of Decision Uncertainty of Autonomous Driving Systems using Belief Function theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems (CTS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.261-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-Strain Analysis and Optimization of a Parking Duplicator Hanging Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Amaral Costa</w:t>
+                <w:t xml:space="preserve">Sensor based Prediction of Human Driving Decisions using Feed-forward Neural Networks for Intelligent Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratis Kanarachos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Brazilian Technology Symposium (BTSym 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Campinas (Brazil), Brazil. pp.319-327, </w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, Hawaii, United States. pp.691-696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-16053-1_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046046v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sideslip estimation algorithm comparison between Euler angles and quaternion approaches with black box vehicle model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
+                <w:t xml:space="preserve">Human-Intelligent System Shared Control Strategy with Conflict Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Workshop on Advanced Motion Control (AMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan. pp.553-559, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Control and Automation (ICCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Anchorage, Alaska, United States. pp.686-691, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AMC.2019.8371153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2018.8444218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686070v1</w:t>
+                <w:t xml:space="preserve">hal-01943609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Vehicle Tire-Road Contact Forces: A Comparison Between Artificial Neural Network and Observed Theory Approaches</w:t>
               </w:r>
@@ -3348,806 +3348,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Wheel-Ground Contact Normal Forces: Experimental Data Validation</w:t>
+                <w:t xml:space="preserve">Robust Multi-Model Longitudinal Tire-force Estimation Scheme: Experimental Data Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Charara</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678976v1</w:t>
+                <w:t xml:space="preserve">hal-01679088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion based control for circular UAV trajectory tracking, following a ground vehicle : Real-time validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Abaunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efrain Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11453-11458, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multi-Model Longitudinal Tire-force Estimation Scheme: Experimental Data Validation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Road grades and tire forces estimation using two-stage extended Kalman filter in a delayed interconnected cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azinheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Intelligent Vehicles Symposium (IV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2017, Los Angeles, CA, United States. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2017.7995707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679088v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road grades and tire forces estimation using two-stage extended Kalman filter in a delayed interconnected cascade structure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of tire forces, road grade, and road bank angle using tire model-less approaches and Fuzzy Logic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferreira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kanarachos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Intelligent Vehicles Symposium (IV 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVS.2017.7995707⟩</w:t>
+              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14836-14842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046028v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of tire forces, road grade, and road bank angle using tire model-less approaches and Fuzzy Logic.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Wheel-Ground Contact Normal Forces: Experimental Data Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14836-14842, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14843-14848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679035v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor aerial manipulator based on dual quaternions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-Vehicle Cooperative Driving Using Image-based Dynamic Window Approach: System Design and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+                <w:t xml:space="preserve">Yue Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference onUnmanned Aircraft Systems (ICUAS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2487-2492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390316v1</w:t>
+                <w:t xml:space="preserve">hal-01397492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Vehicle Cooperative Driving Using Image-based Dynamic Window Approach: System Design and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Kang</w:t>
+                <w:t xml:space="preserve">Quadrotor aerial manipulator based on dual quaternions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Abaunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference onUnmanned Aircraft Systems (ICUAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.152-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397492v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of Vehicle’s Dynamics States Employing a Parameter-variable EKF Observer</w:t>
               </w:r>
@@ -4412,546 +4412,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Estimation of Vehicle Dynamics Through RLS and Kalman Filter Approaches</w:t>
+                <w:t xml:space="preserve">Estimation de l'état dynamique du véhicule sur routes avec dévers et pentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243207v1</w:t>
+                <w:t xml:space="preserve">hal-01243215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Navigation Management Architecture Applied to Autonomous Robots in Urban Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Adaptive Estimation of Vehicle Dynamics Through RLS and Kalman Filter Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.2109-2114, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.341⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Canary Islands, Spain. pp.1741-1746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305749v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contrôleur hybride pour le suivi de route et évitement d'obstacles</w:t>
+                <w:t xml:space="preserve">A Global Navigation Management Architecture Applied to Autonomous Robots in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ide-Flore Kenmogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Doctorales/Journées Nationales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDJNMACS'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.2109-2114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305739v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic obstacles avoidance based on image-based dynamic window approach for human-vehicle interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Un contrôleur hybride pour le suivi de route et évitement d'obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées Doctorales/Journées Nationales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDJNMACS'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305598v1</w:t>
+                <w:t xml:space="preserve">hal-01305739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'état dynamique du véhicule sur routes avec dévers et pentes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Dynamic obstacles avoidance based on image-based dynamic window approach for human-vehicle interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.77 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243215v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based control with digital maps association for global navigation: a real application for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,961 +4992,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drive Behavior Diagnosis Based on Vehicle Dynamics State Observers and I2V communication</w:t>
+                <w:t xml:space="preserve">A probabilistic distribution approach for the classification of urban roads in complex environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132497v1</w:t>
+                <w:t xml:space="preserve">hal-01089086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle global navigation approach associating sensor based control and digital maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A visual servoing approach for road lane following with obstacle avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.412 - 417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088393v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics control of an in-wheel electric vehicle with steer-by-wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Histogram-Based Joint Boosting Classification for determining Urban Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.2245-2246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving behavior correction in human-vehicle interaction based on Dynamic Window Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems (CYBER 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.485 - 490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach of human driving behavior correction based on Dynamic Window Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.304 - 309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of vehicle’s vertical and lateral tire forces considering road angle and road irregularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Pavelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.342-347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic distribution approach for the classification of urban roads in complex environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
+                <w:t xml:space="preserve">Drive Behavior Diagnosis Based on Vehicle Dynamics State Observers and I2V communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089086v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual servoing approach for road lane following with obstacle avoidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Autonomous vehicle global navigation approach associating sensor based control and digital maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa C. M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.2404-2409</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088390v1</w:t>
+                <w:t xml:space="preserve">hal-01088393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image based dynamic window approach for local navigation of an autonomous vehicle in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive performance analysis of road detection algorithms using the common urban Kitti-road benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.19 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6088,64 +6088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust LPV control for vehicle steerability and lateral stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,290 +6190,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing Using Pearson's Correlation Coefficient: Applications on Autonomous Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
+                <w:t xml:space="preserve">State observers applied to vehicle lateral dynamics estimation: a comparison between Extended Kalman filter and Particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Mobile Robots and Competitions (Robotica 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lisbon, Portugal. pp.14-19</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860912v1</w:t>
+                <w:t xml:space="preserve">hal-00935629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D/3D Vision Based Approach Applied to Road Detection in Urban Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Design, experimental validation, and comparison of two model-based EKF observers for lateral vehicle dynamics estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, australie, Australia. pp.952-957</w:t>
+              <w:t xml:space="preserve">21st Mediterranean Conference on Control and Automation, (MED'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936028v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des variables de la dynamique latérale sur chaussée mouillée : validation expérimentale sur véhicule démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,575 +6471,592 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Doctorales et Journées Nationales du GDR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, experimental validation, and comparison of two model-based EKF observers for lateral vehicle dynamics estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+                <w:t xml:space="preserve">A 2D/3D Vision Based Approach Applied to Road Detection in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Mediterranean Conference on Control and Automation, (MED'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Crete, Greece</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, australie, Australia. pp.952-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989994v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observers applied to vehicle lateral dynamics estimation: a comparison between Extended Kalman filter and Particle filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Image Processing Using Pearson's Correlation Coefficient: Applications on Autonomous Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">13th International Conference on Mobile Robots and Competitions (Robotica 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lisbon, Portugal. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935629v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disparity map refinement to enhance weakly-textured urban environment data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DYNA, véhicule expérimental pour la Dynamique du Véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dherbomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Crubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Robotics (ICAR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
+              <w:t xml:space="preserve">4èmes Journées Démonstrateurs 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, france, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936041v1</w:t>
+                <w:t xml:space="preserve">hal-00935653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNA, véhicule expérimental pour la Dynamique du Véhicule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Crubille</w:t>
+                <w:t xml:space="preserve">A disparity map refinement to enhance weakly-textured urban environment data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Démonstrateurs 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, france, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Robotics (ICAR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935653v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Collision Risk Estimation based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Robot Vision (WORV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Clearwater Beach, FL, United States. pp.40-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7084,1798 +7084,1798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Rollover Stability Based on Risk Indicator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristian Höpping</w:t>
+                <w:t xml:space="preserve">Real-Time Estimation of Drivable Image Area based on Monocular Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Symposium on Computational Intelligence for Engineering Solutions (CIES'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Singapore. pp.56-60</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794337v1</w:t>
+                <w:t xml:space="preserve">hal-00860936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Estimation of Drivable Image Area based on Monocular Vision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
+                <w:t xml:space="preserve">Assessment of Rollover Stability Based on Risk Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Augsburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Höpping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. pp.63-68</w:t>
+              <w:t xml:space="preserve">2013 IEEE Symposium on Computational Intelligence for Engineering Solutions (CIES'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Singapore. pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860936v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new nonlinear observer of the sideslip angle and the road bank angle using the particle filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Observes of Tire Forces and Sideslip Angle Estimation Applied to Road Security : Simulation and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Seoul, North Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems - ITSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798202v1</w:t>
+                <w:t xml:space="preserve">hal-00798217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Indicators Anticipation Based on the Vehicle Dynamics Anticipation to Avoid Accidents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A real time observer of sideslip angle and lateral tire road forces with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares, Spain</w:t>
+              <w:t xml:space="preserve">15th IEEE Intelligent Transportation Systems Conference (ITSC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1708-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798189v1</w:t>
+                <w:t xml:space="preserve">hal-00794321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Observes of Tire Forces and Sideslip Angle Estimation Applied to Road Security : Simulation and Experimental Validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Risk Indicators Anticipation Based on the Vehicle Dynamics Anticipation to Avoid Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems - ITSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, Alaska, United States</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798217v1</w:t>
+                <w:t xml:space="preserve">hal-00798189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real time observer of sideslip angle and lateral tire road forces with experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Experimental Validation of Nonlinear Observer for Vehicle Dynamics Parameters Estimation: A Laboratory Vehicle Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Intelligent Transportation Systems Conference (ITSC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1708-1713</w:t>
+              <w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794321v1</w:t>
+                <w:t xml:space="preserve">hal-00701317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Experimental Validation of Nonlinear Observer for Vehicle Dynamics Parameters Estimation: A Laboratory Vehicle Description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Observers of Tire Forces and Sideslip Angle Estimation Applied to Road Safety: Simulation and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1333-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701317v1</w:t>
+                <w:t xml:space="preserve">hal-00713852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Observers of Tire Forces and Sideslip Angle Estimation Applied to Road Safety: Simulation and Experimental Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new nonlinear observer of the sideslip angle and the road bank angle using the particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1333-1338</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Advanced Vehicle Control (AVEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713852v1</w:t>
+                <w:t xml:space="preserve">hal-00798202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Regions-of- Interest Selection based on Pearson's Correlation Coefficient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">State Observers applied to Vehicle Dynamics Estimation and Intelligent Accident Risk Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">16th International Conference Vehicle Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657529v1</w:t>
+                <w:t xml:space="preserve">hal-00798232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque de dérapage basée sur l'estimation du coefficient d'adhérence maximal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDMACS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.275-280</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697722v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Real-Time Dynamic Power Management based on Pearson's Correlation Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
+              <w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.304-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657425v1</w:t>
+                <w:t xml:space="preserve">hal-00657242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Observers applied to Vehicle Dynamics Estimation and Intelligent Accident Risk Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+                <w:t xml:space="preserve">Estimation of road profile for vehicle dynamics motion: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Vehicle Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, California, USA, United States. pp.5237 - 5242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798232v1</w:t>
+                <w:t xml:space="preserve">hal-01202546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Dynamic Power Management based on Pearson's Correlation Coefficient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du risque de dérapage basée sur l'estimation du coefficient d'adhérence maximal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.304-309</w:t>
+              <w:t xml:space="preserve">JDMACS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657242v1</w:t>
+                <w:t xml:space="preserve">hal-00697722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of road profile for vehicle dynamics motion: experimental validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Automatic Regions-of- Interest Selection based on Pearson's Correlation Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, California, USA, United States. pp.5237 - 5242</w:t>
+              <w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202546v1</w:t>
+                <w:t xml:space="preserve">hal-00657529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire/road friction coefficient estimation applied to road safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">A method to estimate the lateral tire force and the sideslip angle of a vehicle: Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation (Med'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1485 - 1490</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554426v1</w:t>
+                <w:t xml:space="preserve">hal-00457903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate the lateral tire force and the sideslip angle of a vehicle: Experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Tire/road friction coefficient estimation applied to road safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.00</w:t>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation (Med'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1485 - 1490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457903v1</w:t>
+                <w:t xml:space="preserve">hal-00554426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coefficient d'adhérence maximale pneumatique chaussée appliquée à la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-D1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8894,667 +8894,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation embarquée des efforts latéraux et de la dérive d'un véhicule : validation expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Robust estimation of vehicle lateral tire-road forces : a comparison between extended and unscented Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baffet</w:t>
+                <w:t xml:space="preserve">A Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JD-JN-MACS 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France. pp.6</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC’09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426280v1</w:t>
+                <w:t xml:space="preserve">hal-01202562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of vehicle lateral tire-road forces: a comparison between extended and unscented Kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Hungary. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of vehicle lateral tire-road forces : a comparison between extended and unscented Kalman filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Virtual Sensors, Application to Vehicle-Tire Road Normal Forces for Road Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lechner</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC’09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, United States. pp.3337 - 3343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5159866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202562v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Sensors, Application to Vehicle-Tire Road Normal Forces for Road Safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Unscented Kalman filter for real-time vehicle lateral tire forces and sideslip angle estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC '09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, United States. pp.3337 - 3343, </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, IV'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Xi'an, China. pp.901 - 906, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5159866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2009.5164399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457918v1</w:t>
+                <w:t xml:space="preserve">hal-00457927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented Kalman filter for real-time vehicle lateral tire forces and sideslip angle estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Estimation embarquée des efforts latéraux et de la dérive d'un véhicule : validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, IV'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JD-JN-MACS 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457927v1</w:t>
+                <w:t xml:space="preserve">hal-00426280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded estimation of the tire/road forces and validation in a laboratory vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Advanced Vehicle Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9605,51 +9605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda-Neto Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zampieri Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Multiconference on Systems and Control 2008 (Invited Paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Texas, United States. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9674,90 +9674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation process for vehicle wheel ground contact normal forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9795,51 +9795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a SLAM solution for a robotic airship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Dantas-De-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Siqueira-Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9877,51 +9877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLAM with consistent mapping in an hybrid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9991,77 +9991,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based and machine learning-based high-level controller for autonomous vehicle navigation: lane centering and obstacles avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcone Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAES International Journal of Robotics and Automation (IJRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10095,77 +10095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evidential grids using semantic context information for dynamic scene perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 215, pp.106777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10327,563 +10327,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sliding-Mode Virtual Sensor for Wheel Forces Estimation With Accuracy Enhancement via EKF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Vertical, Lateral, and Longitudinal Tire Forces in Four-Wheel Vehicles Using a Delayed Interconnected Cascade-Observer Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Zambelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Rafael Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Azinheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ely de Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2903598⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.561-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2899261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552461v1</w:t>
+                <w:t xml:space="preserve">hal-04046038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Integrated Vehicle Chassis Control: Some Findings of the European Project EVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Savitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Augsburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schalk Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cor-Jacques Kat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEJ Journal of Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (2), pp.218-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1541/ieejjia.8.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Vertical, Lateral, and Longitudinal Tire Forces in Four-Wheel Vehicles Using a Delayed Interconnected Cascade-Observer Structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paulo Ferreira</w:t>
+                <w:t xml:space="preserve">Real-time estimation and prediction of tire forces using digital map for driving risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ely de Paiva</w:t>
+                <w:t xml:space="preserve">Diange Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shichao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2899261⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.463-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046038v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time estimation and prediction of tire forces using digital map for driving risk assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shichao Xie</w:t>
+                <w:t xml:space="preserve">A Sliding-Mode Virtual Sensor for Wheel Forces Estimation With Accuracy Enhancement via EKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Regolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongyang Xiao</w:t>
+                <w:t xml:space="preserve">Massimo Zambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107, pp.463-489. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.3457-3471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2019.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2903598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487773v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multi-Model Tire-Ground forces Estimation Scheme</w:t>
               </w:r>
@@ -10973,90 +10973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Quaternion Modeling and Control of a Quad-rotor Aerial Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Abaunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (2-4), pp.267-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Controller for Vision-Based Navigation of Autonomous Vehicles in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11181,90 +11181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Indicators Evaluation Based on Anticipated Vehicle Dynamics Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.68-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11298,90 +11298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road safety: Embedded observers for estimation of vehicle vertical tire forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems (IJVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1/2), pp.117-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11415,90 +11415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onboard Real-Time Estimation of Vehicle Lateral Tire-Road Forces and Sideslip Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.601-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11526,334 +11526,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual sensors, application to the vehicle tire/road forces : experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Observers for vehicle tyre/road forces estimation: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00423111003615204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180121v1</w:t>
+                <w:t xml:space="preserve">hal-00554707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers for vehicle tyre/road forces estimation: experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Virtual sensors, application to the vehicle tire/road forces : experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00423111003615204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00554707v1</w:t>
+                <w:t xml:space="preserve">hal-01180121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral load transfer and normal forces estimation for vehicle safety: Experimental test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (12), p1511-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11881,51 +11881,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots - PartII: Exploration, Self Localization and Map Building</w:t>
+                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots. Part I: A Sensor-based Navigation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
@@ -11934,93 +11934,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Borrelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22 (12), pp.1019-1041</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00327616v1</w:t>
+                <w:t xml:space="preserve">inria-00327593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots. Part I: A Sensor-based Navigation Framework</w:t>
+                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots - PartII: Exploration, Self Localization and Map Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
@@ -12029,69 +12029,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Borrelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2004, 22 (12), pp.1019-1041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00327593v1</w:t>
+                <w:t xml:space="preserve">inria-00327616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12109,77 +12109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 22. Implementing Context Awareness in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Human‐Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.257-265, 2023, 978-1-119-86363-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12245,90 +12245,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle dynamics estimation using Kalman filter : practical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.304, 2012, 978-1-84821-366-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12436,51 +12436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEFBAF3A"/>
+    <w:nsid w:val="C8ACED57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12667,51 +12667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-correa-victorino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2845-711X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hosomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC66000.2025.11392919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Elisa Sindi Morando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fujimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC58169.2024.10505445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186528" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Minh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Venzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcone Ferreira Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Murta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Ba&#234;ta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ant&#244;nio Diniz Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57548-9_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram C Jugade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrano Vaseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Jugade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Kanarachos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2018.8444218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16053-1_31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2019.8371153" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Mcbride" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Sandu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ivanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Augsburg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Blundell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter De Nijs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2584" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Ibarra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1816" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046028v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azinheira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Victorino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995707" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanarachos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2583" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.283" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. M. Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Bernardes Vitor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C. Victorino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito V. Ferreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120337v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856543" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Pavelescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957714" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856616" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ghandour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Victorino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monglon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crubille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian H&#246;pping" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426280v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202562v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victorino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5159866" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164399" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda-Neto Arthur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zampieri Douglas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dantas-De-Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siqueira-Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijra.v12i1.pp84-97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viehweger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Aalst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Regolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2020.1714672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zambelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2903598" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Savitski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Els" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor-Jacques Kat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.8.218" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cordeiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azinheira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely de Paiva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2899261" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diange Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Xie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Xiao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2873906" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0519-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2012.42" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.047696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2048118" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423111003615204" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110802673091FirstPublishedon:03March2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-correa-victorino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2845-711X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hosomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC66000.2025.11392919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Elisa Sindi Morando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fujimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC58169.2024.10505445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Venzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcone Ferreira Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Murta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Ba&#234;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ant&#244;nio Diniz Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57548-9_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram C Jugade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrano Vaseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16053-1_31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2019.8371153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Jugade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Kanarachos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2018.8444218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Mcbride" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Sandu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ivanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Augsburg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Blundell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter De Nijs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Ibarra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1816" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azinheira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Victorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995707" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanarachos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2584" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Bernardes Vitor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C. Victorino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito V. Ferreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957725" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089100v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917512" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856543" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Pavelescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957714" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. M. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856616" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989994v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ghandour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Victorino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monglon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crubille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian H&#246;pping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victorino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426299v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5159866" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda-Neto Arthur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zampieri Douglas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dantas-De-Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siqueira-Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijra.v12i1.pp84-97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viehweger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Aalst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Regolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2020.1714672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cordeiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azinheira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely de Paiva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2899261" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Savitski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Els" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor-Jacques Kat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.8.218" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diange Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Xie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zambelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2903598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2873906" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0519-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2012.42" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.047696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2048118" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423111003615204" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110802673091FirstPublishedon:03March2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327616v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>