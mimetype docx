--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -2590,343 +2590,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-Strain Analysis and Optimization of a Parking Duplicator Hanging Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Amaral Costa</w:t>
+                <w:t xml:space="preserve">Grid based Estimation of Decision Uncertainty of Autonomous Driving Systems using Belief Function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Brazilian Technology Symposium (BTSym 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-16053-1_31⟩</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems (CTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046046v1</w:t>
+                <w:t xml:space="preserve">hal-01943608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sideslip estimation algorithm comparison between Euler angles and quaternion approaches with black box vehicle model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
+                <w:t xml:space="preserve">Stress-Strain Analysis and Optimization of a Parking Duplicator Hanging Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Amaral Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Workshop on Advanced Motion Control (AMC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Brazilian Technology Symposium (BTSym 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Campinas (Brazil), Brazil. pp.319-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16053-1_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AMC.2019.8371153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686070v1</w:t>
+                <w:t xml:space="preserve">hal-04046046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid based Estimation of Decision Uncertainty of Autonomous Driving Systems using Belief Function theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shriram Jugade</w:t>
+                <w:t xml:space="preserve">Sideslip estimation algorithm comparison between Euler angles and quaternion approaches with black box vehicle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems (CTS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.261-266, </w:t>
+              <w:t xml:space="preserve">15th IEEE International Workshop on Advanced Motion Control (AMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan. pp.553-559, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AMC.2019.8371153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943608v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor based Prediction of Human Driving Decisions using Feed-forward Neural Networks for Intelligent Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Intelligent System Shared Control Strategy with Conflict Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,239 +3348,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multi-Model Longitudinal Tire-force Estimation Scheme: Experimental Data Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
+                <w:t xml:space="preserve">Quaternion based control for circular UAV trajectory tracking, following a ground vehicle : Real-time validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Abaunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11453-11458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679088v1</w:t>
+                <w:t xml:space="preserve">hal-01559332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based control for circular UAV trajectory tracking, following a ground vehicle : Real-time validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+                <w:t xml:space="preserve">Robust Multi-Model Longitudinal Tire-force Estimation Scheme: Experimental Data Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01559332v1</w:t>
+                <w:t xml:space="preserve">hal-01679088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road grades and tire forces estimation using two-stage extended Kalman filter in a delayed interconnected cascade structure</w:t>
               </w:r>
@@ -3928,226 +3928,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Vehicle Cooperative Driving Using Image-based Dynamic Window Approach: System Design and Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadrotor aerial manipulator based on dual quaternions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Abaunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Kang</w:t>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference onUnmanned Aircraft Systems (ICUAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.152-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397492v1</w:t>
+                <w:t xml:space="preserve">hal-01390316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor aerial manipulator based on dual quaternions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+                <w:t xml:space="preserve">Human-Vehicle Cooperative Driving Using Image-based Dynamic Window Approach: System Design and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference onUnmanned Aircraft Systems (ICUAS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2487-2492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390316v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of Vehicle’s Dynamics States Employing a Parameter-variable EKF Observer</w:t>
               </w:r>
@@ -4412,546 +4412,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'état dynamique du véhicule sur routes avec dévers et pentes</w:t>
+                <w:t xml:space="preserve">Adaptive Estimation of Vehicle Dynamics Through RLS and Kalman Filter Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Canary Islands, Spain. pp.1741-1746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243215v1</w:t>
+                <w:t xml:space="preserve">hal-01243207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Estimation of Vehicle Dynamics Through RLS and Kalman Filter Approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">A Global Navigation Management Architecture Applied to Autonomous Robots in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ide-Flore Kenmogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Canary Islands, Spain. pp.1741-1746, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.2109-2114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01243207v1</w:t>
+                <w:t xml:space="preserve">hal-01305749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Navigation Management Architecture Applied to Autonomous Robots in Urban Environments</w:t>
+                <w:t xml:space="preserve">Un contrôleur hybride pour le suivi de route et évitement d'obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6èmes Journées Doctorales/Journées Nationales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDJNMACS'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305749v1</w:t>
+                <w:t xml:space="preserve">hal-01305739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contrôleur hybride pour le suivi de route et évitement d'obstacles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Dynamic obstacles avoidance based on image-based dynamic window approach for human-vehicle interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Doctorales/Journées Nationales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDJNMACS'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.77 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305739v1</w:t>
+                <w:t xml:space="preserve">hal-01305598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic obstacles avoidance based on image-based dynamic window approach for human-vehicle interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Estimation de l'état dynamique du véhicule sur routes avec dévers et pentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305598v1</w:t>
+                <w:t xml:space="preserve">hal-01243215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based control with digital maps association for global navigation: a real application for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,728 +4992,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic distribution approach for the classification of urban roads in complex environments</w:t>
+                <w:t xml:space="preserve">Dynamics control of an in-wheel electric vehicle with steer-by-wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089086v1</w:t>
+                <w:t xml:space="preserve">hal-01088392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual servoing approach for road lane following with obstacle avoidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">A Histogram-Based Joint Boosting Classification for determining Urban Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.412 - 417, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.2245-2246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088390v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics control of an in-wheel electric vehicle with steer-by-wire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Driving behavior correction in human-vehicle interaction based on Dynamic Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems (CYBER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.485 - 490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088392v1</w:t>
+                <w:t xml:space="preserve">hal-01120339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Histogram-Based Joint Boosting Classification for determining Urban Road</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
+                <w:t xml:space="preserve">An approach of human driving behavior correction based on Dynamic Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.304 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089100v1</w:t>
+                <w:t xml:space="preserve">hal-01120337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving behavior correction in human-vehicle interaction based on Dynamic Window Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Estimation of vehicle’s vertical and lateral tire forces considering road angle and road irregularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Pavelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems (CYBER 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.342-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120339v1</w:t>
+                <w:t xml:space="preserve">hal-01088574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of human driving behavior correction based on Dynamic Window Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">A probabilistic distribution approach for the classification of urban roads in complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, Hong Kong SAR China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120337v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of vehicle’s vertical and lateral tire forces considering road angle and road irregularity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">A visual servoing approach for road lane following with obstacle avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.342-347, </w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.412 - 417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088574v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drive Behavior Diagnosis Based on Vehicle Dynamics State Observers and I2V communication</w:t>
               </w:r>
@@ -5820,51 +5820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous vehicle global navigation approach associating sensor based control and digital maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa C. M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5902,51 +5902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image based dynamic window approach for local navigation of an autonomous vehicle in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive performance analysis of road detection algorithms using the common urban Kitti-road benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.19 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6088,51 +6088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust LPV control for vehicle steerability and lateral stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,446 +6190,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observers applied to vehicle lateral dynamics estimation: a comparison between Extended Kalman filter and Particle filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">A 2D/3D Vision Based Approach Applied to Road Detection in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, australie, Australia. pp.952-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935629v1</w:t>
+                <w:t xml:space="preserve">hal-00936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, experimental validation, and comparison of two model-based EKF observers for lateral vehicle dynamics estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+                <w:t xml:space="preserve">Estimation des variables de la dynamique latérale sur chaussée mouillée : validation expérimentale sur véhicule démonstrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Mediterranean Conference on Control and Automation, (MED'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Crete, Greece</w:t>
+              <w:t xml:space="preserve">Les Journées Doctorales et Journées Nationales du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989994v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des variables de la dynamique latérale sur chaussée mouillée : validation expérimentale sur véhicule démonstrateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
+                <w:t xml:space="preserve">Design, experimental validation, and comparison of two model-based EKF observers for lateral vehicle dynamics estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Doctorales et Journées Nationales du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
+              <w:t xml:space="preserve">21st Mediterranean Conference on Control and Automation, (MED'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935648v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D/3D Vision Based Approach Applied to Road Detection in Urban Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+                <w:t xml:space="preserve">State observers applied to vehicle lateral dynamics estimation: a comparison between Extended Kalman filter and Particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, australie, Australia. pp.952-957</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936028v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Processing Using Pearson's Correlation Coefficient: Applications on Autonomous Robotics</w:t>
               </w:r>
@@ -6667,51 +6667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Mobile Robots and Competitions (Robotica 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Lisbon, Portugal. pp.14-19</w:t>
@@ -6865,90 +6865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disparity map refinement to enhance weakly-textured urban environment data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Robotics (ICAR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Robot Vision (WORV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Clearwater Beach, FL, United States. pp.40-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7129,51 +7129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7535,90 +7535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Indicators Anticipation Based on the Vehicle Dynamics Anticipation to Avoid Accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8252,90 +8252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of road profile for vehicle dynamics motion: experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Francisco, California, USA, United States. pp.5237 - 5242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8360,90 +8360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque de dérapage basée sur l'estimation du coefficient d'adhérence maximal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDMACS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8576,90 +8576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to estimate the lateral tire force and the sideslip angle of a vehicle: Experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8684,77 +8684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire/road friction coefficient estimation applied to road safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8792,90 +8792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coefficient d'adhérence maximale pneumatique chaussée appliquée à la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-D1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8894,312 +8894,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of vehicle lateral tire-road forces : a comparison between extended and unscented Kalman filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Estimation of vehicle lateral tire-road forces: a comparison between extended and unscented Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Lechner</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC’09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ECC 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Hungary. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202562v1</w:t>
+                <w:t xml:space="preserve">hal-00426299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of vehicle lateral tire-road forces: a comparison between extended and unscented Kalman filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Robust estimation of vehicle lateral tire-road forces : a comparison between extended and unscented Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Hungary. pp.6</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC’09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426299v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Sensors, Application to Vehicle-Tire Road Normal Forces for Road Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, United States. pp.3337 - 3343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9233,90 +9233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unscented Kalman filter for real-time vehicle lateral tire forces and sideslip angle estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, IV'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Xi'an, China. pp.901 - 906, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9350,77 +9350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation embarquée des efforts latéraux et de la dérive d'un véhicule : validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9471,90 +9471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded estimation of the tire/road forces and validation in a laboratory vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Advanced Vehicle Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9674,90 +9674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation process for vehicle wheel ground contact normal forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10095,77 +10095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evidential grids using semantic context information for dynamic scene perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 215, pp.106777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10327,295 +10327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Vertical, Lateral, and Longitudinal Tire Forces in Four-Wheel Vehicles Using a Delayed Interconnected Cascade-Observer Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of Integrated Vehicle Chassis Control: Some Findings of the European Project EVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Cordeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+                <w:t xml:space="preserve">Dzmitry Savitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Augsburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Azinheira</w:t>
+                <w:t xml:space="preserve">Schalk Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ely de Paiva</w:t>
+                <w:t xml:space="preserve">Cor-Jacques Kat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2899261⟩</w:t>
+              <w:t xml:space="preserve">IEEJ Journal of Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.218-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1541/ieejjia.8.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046038v1</w:t>
+                <w:t xml:space="preserve">hal-02552492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Integrated Vehicle Chassis Control: Some Findings of the European Project EVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ivanov</w:t>
+                <w:t xml:space="preserve">Estimation of Vertical, Lateral, and Longitudinal Tire Forces in Four-Wheel Vehicles Using a Delayed Interconnected Cascade-Observer Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Savitski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klaus Augsburg</w:t>
+                <w:t xml:space="preserve">Jose Azinheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schalk Els</w:t>
+                <w:t xml:space="preserve">Paulo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cor-Jacques Kat</w:t>
+                <w:t xml:space="preserve">Ely de Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ Journal of Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.218-230. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.561-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1541/ieejjia.8.218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2899261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552492v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time estimation and prediction of tire forces using digital map for driving risk assessment</w:t>
               </w:r>
@@ -10973,90 +10973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Quaternion Modeling and Control of a Quad-rotor Aerial Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Abaunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (2-4), pp.267-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Controller for Vision-Based Navigation of Autonomous Vehicles in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11181,90 +11181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Indicators Evaluation Based on Anticipated Vehicle Dynamics Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.68-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11298,90 +11298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road safety: Embedded observers for estimation of vehicle vertical tire forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems (IJVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1/2), pp.117-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11415,90 +11415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onboard Real-Time Estimation of Vehicle Lateral Tire-Road Forces and Sideslip Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.601-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11526,334 +11526,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers for vehicle tyre/road forces estimation: experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Virtual sensors, application to the vehicle tire/road forces : experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554707v1</w:t>
+                <w:t xml:space="preserve">hal-01180121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual sensors, application to the vehicle tire/road forces : experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Observers for vehicle tyre/road forces estimation: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.1345-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00423111003615204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180121v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral load transfer and normal forces estimation for vehicle safety: Experimental test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (12), p1511-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11881,51 +11881,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots. Part I: A Sensor-based Navigation Framework</w:t>
+                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots - PartII: Exploration, Self Localization and Map Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
@@ -11934,93 +11934,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Borrelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">, 2004, 22 (12), pp.1019-1041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00327593v1</w:t>
+                <w:t xml:space="preserve">inria-00327616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots - PartII: Exploration, Self Localization and Map Building</w:t>
+                <w:t xml:space="preserve">Safe Navigation for Indoor Mobile Robots. Part I: A Sensor-based Navigation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
@@ -12029,69 +12029,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Borrelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22 (12), pp.1019-1041</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00327616v1</w:t>
+                <w:t xml:space="preserve">inria-00327593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12245,90 +12245,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle dynamics estimation using Kalman filter : practical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.304, 2012, 978-1-84821-366-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12436,51 +12436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8ACED57"/>
+    <w:nsid w:val="D99CCA71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12667,51 +12667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-correa-victorino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2845-711X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hosomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC66000.2025.11392919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Elisa Sindi Morando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fujimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC58169.2024.10505445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Venzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcone Ferreira Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Murta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Ba&#234;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ant&#244;nio Diniz Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57548-9_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram C Jugade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrano Vaseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16053-1_31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2019.8371153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Jugade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Kanarachos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2018.8444218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Mcbride" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Sandu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ivanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Augsburg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Blundell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter De Nijs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Ibarra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1816" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azinheira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Victorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995707" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanarachos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2584" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Bernardes Vitor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C. Victorino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito V. Ferreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957725" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089100v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917512" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856543" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Pavelescu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957714" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. M. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856616" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989994v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ghandour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Victorino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monglon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crubille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian H&#246;pping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202562v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victorino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426299v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5159866" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda-Neto Arthur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zampieri Douglas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dantas-De-Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siqueira-Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijra.v12i1.pp84-97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viehweger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Aalst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Regolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2020.1714672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cordeiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azinheira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely de Paiva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2899261" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552492v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Savitski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Els" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor-Jacques Kat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.8.218" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diange Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Xie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zambelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2903598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2873906" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0519-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2012.42" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.047696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2048118" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554707v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423111003615204" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110802673091FirstPublishedon:03March2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327593v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327616v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-correa-victorino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2845-711X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hosomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC66000.2025.11392919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Elisa Sindi Morando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fujimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC58169.2024.10505445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Venzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcone Ferreira Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Murta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Ba&#234;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ant&#244;nio Diniz Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57548-9_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram C Jugade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrano Vaseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Jugade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16053-1_31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2019.8371153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Kanarachos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2018.8444218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Mcbride" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Sandu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ivanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Augsburg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Blundell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter De Nijs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Ibarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1816" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azinheira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Victorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995707" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanarachos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2584" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.283" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Bernardes Vitor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C. Victorino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito V. Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917512" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856543" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088574v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Pavelescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957725" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. M. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856616" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ghandour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Victorino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monglon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crubille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian H&#246;pping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victorino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5159866" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda-Neto Arthur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zampieri Douglas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dantas-De-Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siqueira-Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijra.v12i1.pp84-97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viehweger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Aalst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Regolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2020.1714672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Savitski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Els" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor-Jacques Kat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.8.218" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cordeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azinheira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely de Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2899261" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diange Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Xie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zambelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2903598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2873906" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0519-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2012.42" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.047696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2048118" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423111003615204" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110802673091FirstPublishedon:03March2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>