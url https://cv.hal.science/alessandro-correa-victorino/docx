--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -953,408 +953,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of human driving behavior using deep learning: a recurrent learning structure</w:t>
+                <w:t xml:space="preserve">Gradient descent dynamic window approach to the mobile robot autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Intelligent Transportation Systems (ITSC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEJ International Workshop on Sensing, Actuation, Motion Control, and Optimization (SAMCON 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEJ, Mar 2022, Saitama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041186v1</w:t>
+                <w:t xml:space="preserve">hal-04041336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.844-849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient descent dynamic window approach to the mobile robot autonomous navigation</w:t>
+                <w:t xml:space="preserve">Prediction of human driving behavior using deep learning: a recurrent learning structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ International Workshop on Sensing, Actuation, Motion Control, and Optimization (SAMCON 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Conference on Intelligent Transportation Systems (ITSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Macau, China. pp.647-653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9922144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041336v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Chefchaouni Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.844-849, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. pp.2808-2813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523324v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control for Aerial and Ground Vehicle Autonomous Platooning</w:t>
               </w:r>
@@ -1461,51 +1461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Implementation of a Semantic Model for Intelligent Vehicle Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Deep Learning, Artificial Intelligence and Robotics (ICDLAIR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Salerno, Italy. pp.47-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1565,51 +1565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Chefchaouni Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13h Workshop on Planning, Perception and Navigation for Intelligent Vehicles (PPNIV'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1628,395 +1628,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle navigation based in a hybrid methodology: model based and machine learning based</w:t>
+                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcone Ferreira Santos</w:t>
+                <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Mechatronics (ICM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Kashiwa, Japan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France. pp.168-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM46511.2021.9385629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522430v1</w:t>
+                <w:t xml:space="preserve">hal-03522886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
+                <w:t xml:space="preserve">Autonomous vehicle navigation based in a hybrid methodology: model based and machine learning based</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Faruffini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+                <w:t xml:space="preserve">Marcone Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Mechatronics (ICM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kashiwa, Japan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICM46511.2021.9385629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523249v1</w:t>
+                <w:t xml:space="preserve">hal-03522430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France. pp.168-183, </w:t>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522886v1</w:t>
+                <w:t xml:space="preserve">hal-03523249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Autonomous Navigation with Context Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Conference on Human-Machine Systems (ICHMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Magdeburg, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2590,534 +2590,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid based Estimation of Decision Uncertainty of Autonomous Driving Systems using Belief Function theory</w:t>
+                <w:t xml:space="preserve">Human-Intelligent System Shared Control Strategy with Conflict Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems (CTS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.261-266, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Control and Automation (ICCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Anchorage, Alaska, United States. pp.686-691, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2018.8444218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943608v1</w:t>
+                <w:t xml:space="preserve">hal-01943609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-Strain Analysis and Optimization of a Parking Duplicator Hanging Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Amaral Costa</w:t>
+                <w:t xml:space="preserve">Sensor based Prediction of Human Driving Decisions using Feed-forward Neural Networks for Intelligent Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratis Kanarachos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Brazilian Technology Symposium (BTSym 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-16053-1_31⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Maui, Hawaii, United States. pp.691-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046046v1</w:t>
+                <w:t xml:space="preserve">hal-01943606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sideslip estimation algorithm comparison between Euler angles and quaternion approaches with black box vehicle model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
+                <w:t xml:space="preserve">Grid based Estimation of Decision Uncertainty of Autonomous Driving Systems using Belief Function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shriram Jugade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Workshop on Advanced Motion Control (AMC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems (CTS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AMC.2019.8371153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686070v1</w:t>
+                <w:t xml:space="preserve">hal-01943608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor based Prediction of Human Driving Decisions using Feed-forward Neural Networks for Intelligent Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shriram Jugade</w:t>
+                <w:t xml:space="preserve">Stress-Strain Analysis and Optimization of a Parking Duplicator Hanging Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Amaral Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stratis Kanarachos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Intelligent Transportation Systems (ITSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Maui, Hawaii, United States. pp.691-696, </w:t>
+              <w:t xml:space="preserve">4th Brazilian Technology Symposium (BTSym 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Campinas (Brazil), Brazil. pp.319-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2018.8569441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16053-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943606v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Intelligent System Shared Control Strategy with Conflict Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shriram Jugade</w:t>
+                <w:t xml:space="preserve">Sideslip estimation algorithm comparison between Euler angles and quaternion approaches with black box vehicle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Control and Automation (ICCA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Anchorage, Alaska, United States. pp.686-691, </w:t>
+              <w:t xml:space="preserve">15th IEEE International Workshop on Advanced Motion Control (AMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tokyo, Japan. pp.553-559, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA.2018.8444218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AMC.2019.8371153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943609v1</w:t>
+                <w:t xml:space="preserve">hal-01686070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Vehicle Tire-Road Contact Forces: A Comparison Between Artificial Neural Network and Observed Theory Approaches</w:t>
               </w:r>
@@ -3348,239 +3348,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion based control for circular UAV trajectory tracking, following a ground vehicle : Real-time validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+                <w:t xml:space="preserve">Robust Multi-Model Longitudinal Tire-force Estimation Scheme: Experimental Data Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559332v1</w:t>
+                <w:t xml:space="preserve">hal-01679088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multi-Model Longitudinal Tire-force Estimation Scheme: Experimental Data Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Gabriel Alatorre Vazquez</w:t>
+                <w:t xml:space="preserve">Quaternion based control for circular UAV trajectory tracking, following a ground vehicle : Real-time validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Abaunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Ibarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.11453-11458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679088v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road grades and tire forces estimation using two-stage extended Kalman filter in a delayed interconnected cascade structure</w:t>
               </w:r>
@@ -3928,226 +3928,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor aerial manipulator based on dual quaternions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-Vehicle Cooperative Driving Using Image-based Dynamic Window Approach: System Design and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+                <w:t xml:space="preserve">Yue Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference onUnmanned Aircraft Systems (ICUAS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil. pp.2487-2492</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390316v1</w:t>
+                <w:t xml:space="preserve">hal-01397492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Vehicle Cooperative Driving Using Image-based Dynamic Window Approach: System Design and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Kang</w:t>
+                <w:t xml:space="preserve">Quadrotor aerial manipulator based on dual quaternions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Abaunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Intelligent Transportation Systems (ITSC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference onUnmanned Aircraft Systems (ICUAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.152-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397492v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of Vehicle’s Dynamics States Employing a Parameter-variable EKF Observer</w:t>
               </w:r>
@@ -4412,546 +4412,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Estimation of Vehicle Dynamics Through RLS and Kalman Filter Approaches</w:t>
+                <w:t xml:space="preserve">Estimation de l'état dynamique du véhicule sur routes avec dévers et pentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243207v1</w:t>
+                <w:t xml:space="preserve">hal-01243215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Navigation Management Architecture Applied to Autonomous Robots in Urban Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Adaptive Estimation of Vehicle Dynamics Through RLS and Kalman Filter Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.2109-2114, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.341⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Canary Islands, Spain. pp.1741-1746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305749v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un contrôleur hybride pour le suivi de route et évitement d'obstacles</w:t>
+                <w:t xml:space="preserve">A Global Navigation Management Architecture Applied to Autonomous Robots in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ide-Flore Kenmogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Doctorales/Journées Nationales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDJNMACS'2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Las Palmas de Gran Canaria, Spain. pp.2109-2114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305739v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic obstacles avoidance based on image-based dynamic window approach for human-vehicle interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Un contrôleur hybride pour le suivi de route et évitement d'obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées Doctorales/Journées Nationales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDJNMACS'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305598v1</w:t>
+                <w:t xml:space="preserve">hal-01305739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'état dynamique du véhicule sur routes avec dévers et pentes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Dynamic obstacles avoidance based on image-based dynamic window approach for human-vehicle interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.77 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243215v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based control with digital maps association for global navigation: a real application for autonomous vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,961 +4992,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics control of an in-wheel electric vehicle with steer-by-wire</w:t>
+                <w:t xml:space="preserve">Drive Behavior Diagnosis Based on Vehicle Dynamics State Observers and I2V communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.348-353</w:t>
+              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088392v1</w:t>
+                <w:t xml:space="preserve">hal-01132497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Histogram-Based Joint Boosting Classification for determining Urban Road</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous vehicle global navigation approach associating sensor based control and digital maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
+                <w:t xml:space="preserve">Elisa C. M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.2245-2246</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia. pp.2404-2409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089100v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving behavior correction in human-vehicle interaction based on Dynamic Window Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Dynamics control of an in-wheel electric vehicle with steer-by-wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems (CYBER 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.348-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120339v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of human driving behavior correction based on Dynamic Window Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">A Histogram-Based Joint Boosting Classification for determining Urban Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.2245-2246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120337v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of vehicle’s vertical and lateral tire forces considering road angle and road irregularity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">Driving behavior correction in human-vehicle interaction based on Dynamic Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.342-347, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems (CYBER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.485 - 490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088574v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic distribution approach for the classification of urban roads in complex environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
+                <w:t xml:space="preserve">An approach of human driving behavior correction based on Dynamic Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.304 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089086v1</w:t>
+                <w:t xml:space="preserve">hal-01120337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual servoing approach for road lane following with obstacle avoidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Estimation of vehicle’s vertical and lateral tire forces considering road angle and road irregularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Pavelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.342-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01088390v1</w:t>
+                <w:t xml:space="preserve">hal-01088574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drive Behavior Diagnosis Based on Vehicle Dynamics State Observers and I2V communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">A probabilistic distribution approach for the classification of urban roads in complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132497v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle global navigation approach associating sensor based control and digital maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A visual servoing approach for road lane following with obstacle avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Intelligent Transportation Systems (ITSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.412 - 417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088393v1</w:t>
+                <w:t xml:space="preserve">hal-01088390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image based dynamic window approach for local navigation of an autonomous vehicle in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,77 +5984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive performance analysis of road detection algorithms using the common urban Kitti-road benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro C. Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito V. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.19 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6088,51 +6088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust LPV control for vehicle steerability and lateral stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,571 +6190,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D/3D Vision Based Approach Applied to Road Detection in Urban Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
+                <w:t xml:space="preserve">Image Processing Using Pearson's Correlation Coefficient: Applications on Autonomous Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, australie, Australia. pp.952-957</w:t>
+              <w:t xml:space="preserve">13th International Conference on Mobile Robots and Competitions (Robotica 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lisbon, Portugal. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936028v1</w:t>
+                <w:t xml:space="preserve">hal-00860912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des variables de la dynamique latérale sur chaussée mouillée : validation expérimentale sur véhicule démonstrateur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+                <w:t xml:space="preserve">A 2D/3D Vision Based Approach Applied to Road Detection in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Doctorales et Journées Nationales du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, australie, Australia. pp.952-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935648v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, experimental validation, and comparison of two model-based EKF observers for lateral vehicle dynamics estimation</w:t>
+                <w:t xml:space="preserve">Estimation des variables de la dynamique latérale sur chaussée mouillée : validation expérimentale sur véhicule démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Mediterranean Conference on Control and Automation, (MED'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Crete, Greece</w:t>
+              <w:t xml:space="preserve">Les Journées Doctorales et Journées Nationales du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989994v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observers applied to vehicle lateral dynamics estimation: a comparison between Extended Kalman filter and Particle filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
+                <w:t xml:space="preserve">Design, experimental validation, and comparison of two model-based EKF observers for lateral vehicle dynamics estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Doumiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21st Mediterranean Conference on Control and Automation, (MED'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935629v1</w:t>
+                <w:t xml:space="preserve">hal-00989994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing Using Pearson's Correlation Coefficient: Applications on Autonomous Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
+                <w:t xml:space="preserve">State observers applied to vehicle lateral dynamics estimation: a comparison between Extended Kalman filter and Particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Mobile Robots and Competitions (Robotica 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lisbon, Portugal. pp.14-19</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860912v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNA, véhicule expérimental pour la Dynamique du Véhicule</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Crubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6865,90 +6865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disparity map refinement to enhance weakly-textured urban environment data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Robotics (ICAR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6973,90 +6973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Collision Risk Estimation based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Robot Vision (WORV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Clearwater Beach, FL, United States. pp.40-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7090,90 +7090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Estimation of Drivable Image Area based on Monocular Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,51 +7198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Rollover Stability Based on Risk Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,394 +7313,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Observes of Tire Forces and Sideslip Angle Estimation Applied to Road Security : Simulation and Experimental Validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qi Cheng</w:t>
+                <w:t xml:space="preserve">Risk Indicators Anticipation Based on the Vehicle Dynamics Anticipation to Avoid Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems - ITSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, Alaska, United States</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798217v1</w:t>
+                <w:t xml:space="preserve">hal-00798189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real time observer of sideslip angle and lateral tire road forces with experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Observes of Tire Forces and Sideslip Angle Estimation Applied to Road Security : Simulation and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Intelligent Transportation Systems Conference (ITSC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1708-1713</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems - ITSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, Alaska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794321v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Indicators Anticipation Based on the Vehicle Dynamics Anticipation to Avoid Accidents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+                <w:t xml:space="preserve">A real time observer of sideslip angle and lateral tire road forces with experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Alcalá de Henares, Spain</w:t>
+              <w:t xml:space="preserve">15th IEEE Intelligent Transportation Systems Conference (ITSC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anchorage, United States. pp.1708-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798189v1</w:t>
+                <w:t xml:space="preserve">hal-00794321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Experimental Validation of Nonlinear Observer for Vehicle Dynamics Parameters Estimation: A Laboratory Vehicle Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7751,64 +7751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Observers of Tire Forces and Sideslip Angle Estimation Applied to Road Safety: Simulation and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,51 +7859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new nonlinear observer of the sideslip angle and the road bank angle using the particle filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,286 +7948,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Observers applied to Vehicle Dynamics Estimation and Intelligent Accident Risk Indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Charara</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Vehicle Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798232v1</w:t>
+                <w:t xml:space="preserve">hal-00657425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State Observers applied to Vehicle Dynamics Estimation and Intelligent Accident Risk Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
+              <w:t xml:space="preserve">16th International Conference Vehicle Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657425v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Dynamic Power Management based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.304-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8252,90 +8252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of road profile for vehicle dynamics motion: experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Francisco, California, USA, United States. pp.5237 - 5242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8360,90 +8360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque de dérapage basée sur l'estimation du coefficient d'adhérence maximal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDMACS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.275-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8468,90 +8468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Regions-of- Interest Selection based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8570,312 +8570,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate the lateral tire force and the sideslip angle of a vehicle: Experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Tire/road friction coefficient estimation applied to road safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.00</w:t>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation (Med'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1485 - 1490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457903v1</w:t>
+                <w:t xml:space="preserve">hal-00554426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire/road friction coefficient estimation applied to road safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">A method to estimate the lateral tire force and the sideslip angle of a vehicle: Experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation (Med'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1485 - 1490</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Baltimore, United States. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554426v1</w:t>
+                <w:t xml:space="preserve">hal-00457903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du coefficient d'adhérence maximale pneumatique chaussée appliquée à la sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Ve-D1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8900,90 +8900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of vehicle lateral tire-road forces: a comparison between extended and unscented Kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Hungary. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9008,51 +9008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of vehicle lateral tire-road forces : a comparison between extended and unscented Kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,90 +9116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Sensors, Application to Vehicle-Tire Road Normal Forces for Road Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, United States. pp.3337 - 3343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9233,90 +9233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unscented Kalman filter for real-time vehicle lateral tire forces and sideslip angle estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium, IV'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Xi'an, China. pp.901 - 906, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9350,77 +9350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation embarquée des efforts latéraux et de la dérive d'un véhicule : validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9471,51 +9471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded estimation of the tire/road forces and validation in a laboratory vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9674,51 +9674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation process for vehicle wheel ground contact normal forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9991,51 +9991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based and machine learning-based high-level controller for autonomous vehicle navigation: lane centering and obstacles avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcone Ferreira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10095,77 +10095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evidential grids using semantic context information for dynamic scene perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovani Bernardes Vitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 215, pp.106777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10480,51 +10480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Vertical, Lateral, and Longitudinal Tire Forces in Four-Wheel Vehicles Using a Delayed Interconnected Cascade-Observer Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Azinheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10973,90 +10973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Quaternion Modeling and Control of a Quad-rotor Aerial Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Abaunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (2-4), pp.267-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Controller for Vision-Based Navigation of Autonomous Vehicles in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Alves de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11181,90 +11181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Indicators Evaluation Based on Anticipated Vehicle Dynamics Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.68-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11298,90 +11298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road safety: Embedded observers for estimation of vehicle vertical tire forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems (IJVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1/2), pp.117-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11415,90 +11415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onboard Real-Time Estimation of Vehicle Lateral Tire-Road Forces and Sideslip Angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.601-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11532,51 +11532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual sensors, application to the vehicle tire/road forces : experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,51 +11640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers for vehicle tyre/road forces estimation: experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11770,90 +11770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral load transfer and normal forces estimation for vehicle safety: Experimental test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (12), p1511-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12109,77 +12109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 22. Implementing Context Awareness in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Human‐Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.257-265, 2023, 978-1-119-86363-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12245,90 +12245,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle dynamics estimation using Kalman filter : practical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Doumiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lechner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, pp.304, 2012, 978-1-84821-366-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12436,51 +12436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D99CCA71"/>
+    <w:nsid w:val="AF6AAE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12667,51 +12667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-correa-victorino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2845-711X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hosomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC66000.2025.11392919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Elisa Sindi Morando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fujimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC58169.2024.10505445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Venzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcone Ferreira Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Murta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Ba&#234;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ant&#244;nio Diniz Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57548-9_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram C Jugade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrano Vaseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Jugade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16053-1_31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2019.8371153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Kanarachos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2018.8444218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Mcbride" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Sandu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ivanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Augsburg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Blundell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter De Nijs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Ibarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1816" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azinheira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Victorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995707" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanarachos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2584" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390316v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397492v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.283" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305598v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243215v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Bernardes Vitor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C. Victorino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito V. Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917512" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856543" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088574v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Pavelescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957714" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957725" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. M. Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856616" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ghandour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Victorino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monglon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crubille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian H&#246;pping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554426v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victorino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5159866" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda-Neto Arthur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zampieri Douglas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dantas-De-Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siqueira-Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijra.v12i1.pp84-97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viehweger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Aalst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Regolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2020.1714672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Savitski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Els" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor-Jacques Kat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.8.218" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cordeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azinheira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely de Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2899261" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diange Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Xie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zambelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2903598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2873906" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0519-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2012.42" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.047696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2048118" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423111003615204" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110802673091FirstPublishedon:03March2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-correa-victorino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2845-711X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hosomi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujimoto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC66000.2025.11392919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590923" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Elisa Sindi Morando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04792799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fujimoto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC58169.2024.10505445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55152.2023.10186528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ueno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Minh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC57777.2023.10421916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9922144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Venzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcone Ferreira Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385629" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Murta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Ba&#234;ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM46511.2021.9385655" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cherfaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9659077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Amaral Costa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ant&#244;nio Diniz Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57548-9_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram C Jugade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gabriel Alatorre Vazquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrano Vaseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shriram Jugade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2018.8444218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Kanarachos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2018.8569441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16053-1_31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AMC.2019.8371153" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Mcbride" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Sandu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ivanov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Augsburg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Blundell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter De Nijs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559332v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Ibarra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1816" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046028v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordeiro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azinheira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Victorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995707" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679035v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanarachos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2584" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.283" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225666" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.291" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. M. Pereira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088392v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Bernardes Vitor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C. Victorino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito V. Ferreira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120337v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856543" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088574v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Pavelescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957714" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856616" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935648v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ghandour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Victorino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monglon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crubille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian H&#246;pping" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554426v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457903v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Victorino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lechner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5159866" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2009.5164399" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426280v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda-Neto Arthur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zampieri Douglas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Dantas-De-Castro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Siqueira-Bueno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijra.v12i1.pp84-97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2021.106777" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viehweger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Aalst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Regolin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2020.1714672" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Savitski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Els" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cor-Jacques Kat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.8.218" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cordeiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azinheira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ferreira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely de Paiva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2899261" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diange Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichao Xie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyang Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2019.08.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zambelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2903598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2018.2873906" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03781197v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-017-0519-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519329" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798165v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2012.42" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.047696" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851211v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2048118" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423111003615204" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849476v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423110802673091FirstPublishedon:03March2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>