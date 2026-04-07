--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2089,295 +2089,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
+                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Commodo</w:t>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea d'Anna</w:t>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015758v1</w:t>
+                <w:t xml:space="preserve">hal-02494441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+                <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+                <w:t xml:space="preserve">Andrea d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494441v1</w:t>
+                <w:t xml:space="preserve">hal-03015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t>
               </w:r>
@@ -3157,295 +3157,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud condensation nuclei from the activation with ozone of soot particles sampled from a kerosene diffusion flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
+                <w:t xml:space="preserve">A comprehensive protocol for chemical analysis of flame combustion emissions by secondary ion mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael-Kenneth Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1472367⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (13), pp.1015-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333381v1</w:t>
+                <w:t xml:space="preserve">hal-02315159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive protocol for chemical analysis of flame combustion emissions by secondary ion mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">Cloud condensation nuclei from the activation with ozone of soot particles sampled from a kerosene diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (13), pp.1015-1025. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aerosol Science and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2018.1472367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315159v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling trends in soot nucleation and growth: When secondary ion mass spectrometry meets statistical analysis</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael-Kenneth Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4200,850 +4200,2632 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (16), pp.2632-2641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of addition of alcohols on TRF flame chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Mar 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena – GK2022 Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the spectral optical properties of soot aerosols and the impact of ageing: a mechanistic study in the large CESAM simulation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Visio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of ToF-SIMS and Raman Spectroscopy for the Characterization of the Chemical Species Involved in the Soot Nucleation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Dimers of Low to Moderate Size Polycyclic Aromatic Hydrocarbons in a Laminar Diffusion Methane Flame by ex situ ToF SIMS and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Commodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method to analyze the hygroscopic properties of soot particles from their aging process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd French Congress on Aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The study of Secondary Organic Aerosols (SOAs) formed from the ozonolysis of gammaterpinene in the new simulation chamber CHARME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Conseil Scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining the binding energy of aromatic compounds on particle-like carbonaceous surfaces from the signal decay in two-step laser mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 Cambridge Particle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface analysis in combustion: one step closer to uncovering the molecular building blocks of soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical speciation and optical properties of soot particles and their precursors: detection in flames and atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Aerosol Cycle (ICAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airplane Soot Chemical Composition Analysis by Laser Desorption and Secondary Ions Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irimea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2014 International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of soot volume fraction, specific aromatic species and temperature in low-pressure sootong methane flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. S. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Combustion Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Viennes, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced fluorescence and electron paramagnetic resonance for the characterization of aromatic species and resonant stabilized radicals involved in the soot nucleation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vezin H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercier X.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic development of laser induced incandescence for monitoring of soot on aeronautic test rig combustors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser induced fluorescence and electron paramagnetic resonance for the characterization of aromatic species and resonant stabilized radicals involved in the soot nucleation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425464v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS vs. L2MS: comparisons and complementarities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic development of laser induced incandescence for monitoring of soot on aeronautic test rig combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gachot B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdida N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Meeting of the French-Speaking ToF-SIMS users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425450v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced fluorescence and electron paramagnetic resonance for the characterization of aromatic species and resonant stabilized radicals involved in the soot nucleation process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X Mercier</w:t>
+                <w:t xml:space="preserve">ToF-SIMS vs. L2MS: comparisons and complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carpentier Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focsa C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
+              <w:t xml:space="preserve">11th Meeting of the French-Speaking ToF-SIMS users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489519v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of kerosene soot to cloud condensation nuclei when exposed to OH, O3 and SO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petitprez D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batut S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desgroux P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic development of laser induced incandescence for monitoring of soot on aeronautic test rig combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Dufitumukiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot volume fraction measurements with two-color laser induced incandescence method. Comparison of imaging and spectral configuration mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Dufitumukiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5062,194 +6844,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel effect on particulate number concentration and aggregate morphology and their impact on particulate emission measurements techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoudi M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiffmann P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desgroux P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frobert A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5308,543 +7090,543 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the sensitivity of laser-induced incandescence, cavity-ring down extinction and scanning mobility particle sizing to detect the smallest soot nanoparticles in flames or in the combustion exhausts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The application of 2D laser induced incandescence and complementary optical techniques to study sustainable aviation fuels combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdida N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ristori A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San José, United States</w:t>
+              <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431069v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of 2D laser induced incandescence and complementary optical techniques to study sustainable aviation fuels combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the sensitivity of laser-induced incandescence, cavity-ring down extinction and scanning mobility particle sizing to detect the smallest soot nanoparticles in flames or in the combustion exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desgroux P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoureux N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLEO Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431059v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive optical techniques applied to the characterization of neat and sustainable aeronautic fuels combustion on the MICADO test rig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irimiea C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fdida N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement and Observation Techniques for Aerospace Research Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of soot particles in laboratory flame and aero-engine technical combustors with laser-based diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irimiea C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fdida N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hydrogen as a fuel additive on the formation of soot precursors and particles in atmospheric laminar premixed flames of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Quan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5903,2427 +7685,2427 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRF TOTeM – Hydrogen for decarbonisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Les Loges-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the chemical species governing the soot nucleation process in flames by coupling ToF-SIMS and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irimiea C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuns N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirim C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the chemical species involved in the soot nucleation process by ToF-SIMS and Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Study of liquid fuel diffusion flame miniCAST burner exhaust: impact of exhaust chemical composition on optical extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoudi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schiffmann P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desgroux P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frobert A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sooting Flame Workshop ISF-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474550v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of liquid fuel diffusion flame miniCAST burner exhaust: impact of exhaust chemical composition on optical extinction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Characterization of the chemical species involved in the soot nucleation process by ToF-SIMS and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focsa C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Sooting Flame Workshop ISF-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474442v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic properties of soot particles exposed to OH radicals: toward a possible new mechanism for the formation of contrails</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">The use of optical diagnostics for soot detection in aeronautic combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufitumukiza Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Jessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea Cornélia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gosselin S.</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdida Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEFE Workshop Aerosol-Clouds Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474488v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radical: a possible new mechanism involved in the contrail formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: a possible new mechanism involved in the contrail formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimonprez S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosselin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riber E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">5th Initiative on Advanced Combustion Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474528v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS in combustion: an original approach to characterize the molecular precursors of soot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic properties of soot particles exposed to OH radicals: toward a possible new mechanism for the formation of contrails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desgroux P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimonprez S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Focsa C.</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gosselin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Meeting of the French-Speaking ToF-SIMS users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">LEFE Workshop Aerosol-Clouds Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474513v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: a possible new mechanism involved in the contrail formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radical: a possible new mechanism involved in the contrail formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimonprez S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosselin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riber E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Initiative on Advanced Combustion Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474493v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of optical diagnostics for soot detection in aeronautic combustors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">ToF-SIMS in combustion: an original approach to characterize the molecular precursors of soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fdida Nicolas</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focsa C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. 2021</w:t>
+              <w:t xml:space="preserve">10th Meeting of the French-Speaking ToF-SIMS users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474452v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical analysis of particulates: Bridging the gap between gas-phase and condensed-phase analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseri A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomson M.J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can oxidized soot be transformed into CCN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimonprez S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosselin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petitprez D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Labex CaPPA Scientific Council</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of ToF-SIMS and Raman spectroscopy for the characterization of the chemical species involved in the soot nucleation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuns N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirim C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focsa C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of soot properties generated with a diesel MiniCAST and comparison with diesel engine soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoudi M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefevre G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schiffmann P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecompte M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frobert A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th French Congress on Aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the determination of the adsorption energy of aromatic compounds on carbonaceous aerosol particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ziskind M.</w:t>
+                <w:t xml:space="preserve">Coupling of ToF-SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd French Congress on Aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference – EAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany. pp.457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474649v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of ToF SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A new method for the determination of the adsorption energy of aromatic compounds on carbonaceous aerosol particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojkovic M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carpentier Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Godey</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziskind M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">33rd French Congress on Aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474614v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of ToF-SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Coupling of ToF SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercier X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference – EAC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany. pp.457</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008218v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original laser-based method for measuring the adsorption energy of aromatic compounds on carbonaceous aerosol surrogates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faccinetto A.</w:t>
+                <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca Dimitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474623v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic behavior of secondary organic aerosols generated from the dark ozonolysis of gamma-terpinene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petitprez D.</w:t>
+                <w:t xml:space="preserve">An original laser-based method for measuring the adsorption energy of aromatic compounds on carbonaceous aerosol surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duca D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojkovic M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carpentier Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CaPPA Scientific Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Lillr, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474644v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical differentiation of the solid and gas-phase fractions in combustion exhausts using a two-filter collection system and mass spectrometry techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vojkovik</w:t>
+                <w:t xml:space="preserve">Hygroscopic behavior of secondary organic aerosols generated from the dark ozonolysis of gamma-terpinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petitprez D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
+              <w:t xml:space="preserve">6th CaPPA Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lillr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914160v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Airplane Soot Particles and Surrogates Using Laser Desorption Ionization and Secondary Ion Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Budapest, Hungary. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of PAH and soot formation in laminar premixed methane flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8345,146 +10127,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual meeting COST CM0901, Detailed Chemical Model for Cleaner Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of soot particles coming from aircraft and ship emissions: unique properties and impact on the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,1839 +10285,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARBON 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227978v1</w:t>
-              </w:r>
-[...1780 lines deleted...]
-                <w:t xml:space="preserve">hal-01057010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2510995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05371048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mccaughey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houston Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02594j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01689-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Labarriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2023.2228372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00896-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carrivain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sirignano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4209-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00394k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1472367" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1325440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac Karkar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.05.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bladh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Erik Olofsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Simonsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52C25MFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vezin H." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gachot B." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza J.-P." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea C." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida N." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Y." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirim C." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Focsa C." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Elias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faccinetto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vezin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Mercier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitprez D." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu J." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batut S." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgroux P." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gachot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dufitumukiza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fdida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474423v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi M." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiffmann P." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert A." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoureux N." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristori A." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03851412v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474442v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiffmann P." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonprez S." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosselin S." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riber E." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474493v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza Jean-Pierre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Jessy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea Corn&#233;lia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474545v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra T." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseri A." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomson M.J." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre G." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte M." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca D." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkovic M." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziskind M." TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474644v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336050v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477214v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675831v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Ngo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057010v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Burns" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pauwels" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8_12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2510995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05371048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mccaughey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houston Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02594j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01689-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Labarriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2023.2228372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00896-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carrivain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sirignano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4209-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00394k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1472367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1325440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac Karkar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.05.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bladh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Erik Olofsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Simonsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52C25MFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477214v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Ngo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Burns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pauwels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vezin H." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Elias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faccinetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vezin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gachot B." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza J.-P." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida N." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Y." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirim C." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Focsa C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitprez D." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu J." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batut S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgroux P." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gachot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dufitumukiza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Irimiea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fdida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431062v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi M." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiffmann P." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristori A." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoureux N." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03851412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiffmann P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza Jean-Pierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Jessy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea Corn&#233;lia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonprez S." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosselin S." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riber E." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474488v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra T." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseri A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomson M.J." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre G." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca D." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkovic M." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziskind M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8_12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>