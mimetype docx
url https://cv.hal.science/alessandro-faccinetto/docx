--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -502,1078 +502,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of the formation of oxygenated aromatics in an anisole-doped flame</w:t>
+                <w:t xml:space="preserve">On the chemical composition and structure of incipient soot in a laminar diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Sood</w:t>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105289⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 373, pp.132056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746062v1</w:t>
+                <w:t xml:space="preserve">hal-04621441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced characterization of soot precursors via excitation emission matrices fluorescence spectroscopy and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Labarriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Elias</w:t>
+                <w:t xml:space="preserve">Aurélien Moncomble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Carbon, 228, pp.119355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass defect–based approach for the automatic construction of peak lists for databases of mass spectra with limited resolution: Application to time‐of‐flight secondary ion mass spectrometry data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Frobert</w:t>
+                <w:t xml:space="preserve">Quantitative investigation of the formation of oxygenated aromatics in an anisole-doped flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.9777⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621445v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between hygroscopic properties and chemical composition of cloud condensation nuclei obtained from the chemical aging of soot particles with O3 and SO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+                <w:t xml:space="preserve">A mass defect–based approach for the automatic construction of peak lists for databases of mass spectra with limited resolution: Application to time‐of‐flight secondary ion mass spectrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Schiffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Frobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Batut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Pangui</w:t>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167745⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (15), pp.e9777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264852v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the chemical composition and structure of incipient soot in a laminar diffusion flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Elias</w:t>
+                <w:t xml:space="preserve">On the correlation between hygroscopic properties and chemical composition of cloud condensation nuclei obtained from the chemical aging of soot particles with O3 and SO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 373, pp.132056. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621441v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of particulate matter emissions produced by a liquid-fueled miniCAST burner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Schiffmann</w:t>
+                <w:t xml:space="preserve">Thermocouple-based thermometry for laminar sooting flames: Implementation of a fast and simple methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Sirignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2023.2228372⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.107973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268670v1</w:t>
+                <w:t xml:space="preserve">hal-03837682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of resonance-stabilized radicals associated with soot particle inception using advanced electron paramagnetic resonance techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42004-023-00896-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocouple-based thermometry for laminar sooting flames: Implementation of a fast and simple methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Elias</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization of particulate matter emissions produced by a liquid-fueled miniCAST burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Schiffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Frobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 184, pp.107973. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (9), pp.872-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2023.2228372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837682v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen as a fuel additive in laminar premixed methane flames: Impact on the nucleation and growth of soot particles</w:t>
               </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,77 +1974,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: A possible new mechanism involved in the contrail formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,874 +2089,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
+                <w:t xml:space="preserve">Dušan K Božanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494441v1</w:t>
+                <w:t xml:space="preserve">hal-03018681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+                <w:t xml:space="preserve">Chemical discrimination of the particulate and gas phases of miniCAST exhausts using a two-filter collection method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Commodo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea d'Anna</w:t>
+                <w:t xml:space="preserve">Raouf Ikhenazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.951-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-951-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015758v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence on the formation of dimers of polycyclic aromatic hydrocarbons in a laminar diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Minutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Faccinetto</w:t>
+                <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Batut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Božanić</w:t>
+                <w:t xml:space="preserve">Andrea d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-020-00357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016086v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duca</w:t>
+                <w:t xml:space="preserve">G. Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pirim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Faccinetto</w:t>
+                <w:t xml:space="preserve">D. Božanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418708v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dry aerosol particle size distribution and morphology on the cloud condensation nuclei activation. An experimental and theoretical investigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Batut</w:t>
+                <w:t xml:space="preserve">A novel laser-based method to measure the adsorption energy on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">C. Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4209-2020⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173, pp.540-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011442v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mercier</w:t>
+                <w:t xml:space="preserve">Influence of the dry aerosol particle size distribution and morphology on the cloud condensation nuclei activation. An experimental and theoretical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dušan K Božanić</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.4209-4225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4209-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018681v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimers of polycyclic aromatic hydrocarbons: the missing pieces in the soot formation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive protocol for chemical analysis of flame combustion emissions by secondary ion mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,77 +3323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Aerosol Science and Technology, </w:t>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling trends in soot nucleation and growth: When secondary ion mass spectrometry meets statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the soot formation process in a “nucleation” and a “sooting” low pressure premixed methane flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4380,346 +4380,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+                <w:t xml:space="preserve">Exploring the spectral optical properties of soot aerosols and the impact of ageing: a mechanistic study in the large CESAM simulation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena – GK2022 Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009447v1</w:t>
+                <w:t xml:space="preserve">hal-03763736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the spectral optical properties of soot aerosols and the impact of ageing: a mechanistic study in the large CESAM simulation chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Visio, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena – GK2022 Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763736v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of ToF-SIMS and Raman Spectroscopy for the Characterization of the Chemical Species Involved in the Soot Nucleation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4774,77 +4774,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Dimers of Low to Moderate Size Polycyclic Aromatic Hydrocarbons in a Laminar Diffusion Methane Flame by ex situ ToF SIMS and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Minutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Commodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4880,695 +4880,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+                <w:t xml:space="preserve">The study of Secondary Organic Aerosols (SOAs) formed from the ozonolysis of gammaterpinene in the new simulation chamber CHARME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+                <w:t xml:space="preserve">H. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">7ème Conseil Scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530081v1</w:t>
+                <w:t xml:space="preserve">hal-03144371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to analyze the hygroscopic properties of soot particles from their aging process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junteng Wu</w:t>
+                <w:t xml:space="preserve">A novel laser desorption method for measuring the adsorption energy of molecules on carbonaceous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd French Congress on Aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397205v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of Secondary Organic Aerosols (SOAs) formed from the ozonolysis of gammaterpinene in the new simulation chamber CHARME</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">A new method to analyze the hygroscopic properties of soot particles from their aging process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symphorien Grimonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conseil Scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">32nd French Congress on Aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144371v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the binding energy of aromatic compounds on particle-like carbonaceous surfaces from the signal decay in two-step laser mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Vojkovik</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">2018 Cambridge Particle Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819661v1</w:t>
+                <w:t xml:space="preserve">hal-04477149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the binding energy of aromatic compounds on particle-like carbonaceous surfaces from the signal decay in two-step laser mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous sampling of the solid and gas-phase semi-volatile fractions of propane-based CAST soot sample: chemical differentiation using mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Cambridge Particle Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Aerosol Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477149v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface analysis in combustion: one step closer to uncovering the molecular building blocks of soot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,64 +5787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Irimea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5938,51 +5938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Viennes, Austria</w:t>
@@ -6145,381 +6145,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced fluorescence and electron paramagnetic resonance for the characterization of aromatic species and resonant stabilized radicals involved in the soot nucleation process</w:t>
+                <w:t xml:space="preserve">Systematic development of laser induced incandescence for monitoring of soot on aeronautic test rig combustors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Elias</w:t>
+                <w:t xml:space="preserve">Gachot B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Faccinetto</w:t>
+                <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Vezin</w:t>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Mercier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fdida N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489519v1</w:t>
+                <w:t xml:space="preserve">hal-04425464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic development of laser induced incandescence for monitoring of soot on aeronautic test rig combustors</w:t>
+                <w:t xml:space="preserve">ToF-SIMS vs. L2MS: comparisons and complementarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gachot B.</w:t>
+                <w:t xml:space="preserve">Carpentier Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias J.</w:t>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irimiea C.</w:t>
+                <w:t xml:space="preserve">Nuns N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fdida N.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focsa C.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">11th Meeting of the French-Speaking ToF-SIMS users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425464v1</w:t>
+                <w:t xml:space="preserve">hal-04425450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS vs. L2MS: comparisons and complementarities</w:t>
+                <w:t xml:space="preserve">Laser induced fluorescence and electron paramagnetic resonance for the characterization of aromatic species and resonant stabilized radicals involved in the soot nucleation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpentier Y.</w:t>
+                <w:t xml:space="preserve">J Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pirim C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faccinetto A.</w:t>
+                <w:t xml:space="preserve">A Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuns N.</w:t>
+                <w:t xml:space="preserve">H Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focsa C.</w:t>
+                <w:t xml:space="preserve">X Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Meeting of the French-Speaking ToF-SIMS users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425450v1</w:t>
+                <w:t xml:space="preserve">hal-04489519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of kerosene soot to cloud condensation nuclei when exposed to OH, O3 and SO2</w:t>
               </w:r>
@@ -6656,51 +6656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Dufitumukiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,2502 +6749,2502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fraction measurements with two-color laser induced incandescence method. Comparison of imaging and spectral configuration mode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the chemical species governing the soot nucleation process in flames by coupling ToF-SIMS and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431062v1</w:t>
+                <w:t xml:space="preserve">hal-04425535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel effect on particulate number concentration and aggregate morphology and their impact on particulate emission measurements techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soot volume fraction measurements with two-color laser induced incandescence method. Comparison of imaging and spectral configuration mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Dufitumukiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Detroit, United States</w:t>
+              <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474423v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">The application of 2D laser induced incandescence and complementary optical techniques to study sustainable aviation fuels combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdida N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ristori A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427309v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of 2D laser induced incandescence and complementary optical techniques to study sustainable aviation fuels combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the sensitivity of laser-induced incandescence, cavity-ring down extinction and scanning mobility particle sizing to detect the smallest soot nanoparticles in flames or in the combustion exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desgroux P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamoureux N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International workshop on Laser-Induced Incandescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strathclyde, United Kingdom</w:t>
+              <w:t xml:space="preserve">CLEO Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431059v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the sensitivity of laser-induced incandescence, cavity-ring down extinction and scanning mobility particle sizing to detect the smallest soot nanoparticles in flames or in the combustion exhausts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel effect on particulate number concentration and aggregate morphology and their impact on particulate emission measurements techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoudi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiffmann P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desgroux P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamoureux N.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faccinetto A.</w:t>
+                <w:t xml:space="preserve">Frobert A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San José, United States</w:t>
+              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431069v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive optical techniques applied to the characterization of neat and sustainable aeronautic fuels combustion on the MICADO test rig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elias J.</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the chemical composition and structure of molecular soot precursors and soot particles in a laminar diffusion flame by coupling ToF-SIMS and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Irimiea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement and Observation Techniques for Aerospace Research Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474409v1</w:t>
+                <w:t xml:space="preserve">hal-04427309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot particles in laboratory flame and aero-engine technical combustors with laser-based diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive optical techniques applied to the characterization of neat and sustainable aeronautic fuels combustion on the MICADO test rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fdida N.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Measurement and Observation Techniques for Aerospace Research Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427313v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrogen as a fuel additive on the formation of soot precursors and particles in atmospheric laminar premixed flames of methane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
+                <w:t xml:space="preserve">Characterization of soot particles in laboratory flame and aero-engine technical combustors with laser-based diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufitumukiza J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdida N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRF TOTeM – Hydrogen for decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Les Loges-en-Josas, France</w:t>
+              <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851412v1</w:t>
+                <w:t xml:space="preserve">hal-04427313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the chemical species governing the soot nucleation process in flames by coupling ToF-SIMS and Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pirim C.</w:t>
+                <w:t xml:space="preserve">Impact of hydrogen as a fuel additive on the formation of soot precursors and particles in atmospheric laminar premixed flames of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Quan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">IFRF TOTeM – Hydrogen for decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Les Loges-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425535v1</w:t>
+                <w:t xml:space="preserve">hal-03851412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of liquid fuel diffusion flame miniCAST burner exhaust: impact of exhaust chemical composition on optical extinction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Characterization of soot properties generated with a diesel MiniCAST and comparison with diesel engine soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoudi M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lefevre G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Schiffmann P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecompte M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frobert A.</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">34th French Congress on Aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474442v1</w:t>
+                <w:t xml:space="preserve">hal-04474522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the chemical species involved in the soot nucleation process by ToF-SIMS and Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias J.</w:t>
+                <w:t xml:space="preserve">The use of optical diagnostics for soot detection in aeronautic combustors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufitumukiza Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Jessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irimiea Cornélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Focsa C.</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdida Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sooting Flame Workshop ISF-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474550v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of optical diagnostics for soot detection in aeronautic combustors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irimiea Cornélia</w:t>
+                <w:t xml:space="preserve">Hygroscopic properties of soot particles exposed to OH radicals: toward a possible new mechanism for the formation of contrails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desgroux P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimonprez S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fdida Nicolas</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gosselin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. 2021</w:t>
+              <w:t xml:space="preserve">LEFE Workshop Aerosol-Clouds Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474452v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: a possible new mechanism involved in the contrail formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wu J.</w:t>
+                <w:t xml:space="preserve">ToF-SIMS in combustion: an original approach to characterize the molecular precursors of soot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riber E.</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focsa C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Initiative on Advanced Combustion Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Meeting of the French-Speaking ToF-SIMS users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474493v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic properties of soot particles exposed to OH radicals: toward a possible new mechanism for the formation of contrails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radicals: a possible new mechanism involved in the contrail formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimonprez S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosselin S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riber E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEFE Workshop Aerosol-Clouds Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">5th Initiative on Advanced Combustion Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474488v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic properties of soot particles exposed to OH radical: a possible new mechanism involved in the contrail formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimonprez S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosselin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riber E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToF-SIMS in combustion: an original approach to characterize the molecular precursors of soot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias J.</w:t>
+                <w:t xml:space="preserve">Study of liquid fuel diffusion flame miniCAST burner exhaust: impact of exhaust chemical composition on optical extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoudi M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schiffmann P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desgroux P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frobert A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Meeting of the French-Speaking ToF-SIMS users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2021 plenary meeting GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474513v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis of particulates: Bridging the gap between gas-phase and condensed-phase analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitra T.</w:t>
+                <w:t xml:space="preserve">Characterization of the chemical species involved in the soot nucleation process by ToF-SIMS and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuns N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirim C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focsa C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
+              <w:t xml:space="preserve">International Sooting Flame Workshop ISF-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474545v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can oxidized soot be transformed into CCN?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wu J.</w:t>
+                <w:t xml:space="preserve">Chemical analysis of particulates: Bridging the gap between gas-phase and condensed-phase analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseri A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomson M.J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Labex CaPPA Scientific Council</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474430v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of ToF-SIMS and Raman spectroscopy for the characterization of the chemical species involved in the soot nucleation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuns N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirim C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focsa C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soot properties generated with a diesel MiniCAST and comparison with diesel engine soot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frobert A.</w:t>
+                <w:t xml:space="preserve">Can oxidized soot be transformed into CCN?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimonprez S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faccinetto A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gosselin S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petitprez D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th French Congress on Aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Labex CaPPA Scientific Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474522v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of ToF-SIMS and AFM for the identification of the chemical species involved in the nucleation process of soot particles in flame combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojkovic M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpentier Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,51 +9489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercier X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuns N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Godey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9614,64 +9614,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linhdan Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca Dimitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vojkovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
@@ -9713,77 +9713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original laser-based method for measuring the adsorption energy of aromatic compounds on carbonaceous aerosol surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duca D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirim C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojkovic M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpentier Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccinetto A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9963,77 +9963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization of Airplane Soot Particles and Surrogates Using Laser Desorption Ionization and Secondary Ion Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irimiea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.K. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10075,64 +10075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of PAH and soot formation in laminar premixed methane flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10379,51 +10379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-331, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2510995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05371048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mccaughey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houston Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02594j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01689-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Labarriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268670v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2023.2228372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00896-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837682v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carrivain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sirignano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4209-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00394k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1472367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1325440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac Karkar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.05.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bladh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Erik Olofsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Simonsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52C25MFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144371v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477214v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Ngo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Burns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pauwels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vezin H." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Elias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faccinetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vezin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gachot B." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza J.-P." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea C." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida N." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Y." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirim C." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Focsa C." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitprez D." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu J." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batut S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgroux P." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gachot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dufitumukiza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Irimiea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fdida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431062v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474423v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi M." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiffmann P." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristori A." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoureux N." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03851412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiffmann P." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza Jean-Pierre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Jessy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea Corn&#233;lia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonprez S." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosselin S." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riber E." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474488v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474528v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra T." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseri A." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomson M.J." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre G." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca D." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkovic M." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziskind M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8_12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347298v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Daoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schiffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2510995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05371048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mccaughey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houston Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02594j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-025-01689-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Elias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Irimiea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Labarriere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moncomble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cornard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9777" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carrivain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sirignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107973" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00896-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2023.2228372" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03837673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.123125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Duca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Grimonprez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dan Ngo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Ikhenazene" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-951-2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Minutolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Commodo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Anna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-020-00357-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4209-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Irimiea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Therssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00394k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Noble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00238J" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael-Kenneth Ortega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8133" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2018.1472367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2017.1325440" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315800v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac Karkar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.05.034" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bladh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Erik Olofsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Simonsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52C25MFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375862v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Anna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02397205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Noble" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vojkovik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477214v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.K. Ortega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675831v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimiea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Ngo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01071695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Irimea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Ouf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Burns" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pauwels" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias J." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccinetto A." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vezin H." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier X." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425464v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gachot B." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza J.-P." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea C." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida N." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpentier Y." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirim C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuns N." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Focsa C." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Elias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faccinetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vezin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitprez D." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu J." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batut S." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desgroux P." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gachot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dufitumukiza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Irimiea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fdida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425535v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431059v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ristori A." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamoureux N." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoudi M." TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiffmann P." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frobert A." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03851412v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre G." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schiffmann P." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte M." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufitumukiza Jean-Pierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Jessy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irimiea Corn&#233;lia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdida Nicolas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimonprez S." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosselin S." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riber E." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474528v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra T." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseri A." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomson M.J." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474498v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008218v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474649v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca D." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojkovic M." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziskind M." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02914160v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duca Dimitriu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474623v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474644v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irimiea" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336050v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227978v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02315793v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5307-8_12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>