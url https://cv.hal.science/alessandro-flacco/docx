--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020 roadmap on plasma accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dosimetric characterisation and application to radiation biology of a kHz laser-driven electron beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cavallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Albert</w:t>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M E Couprie</w:t>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Debus</w:t>
+                <w:t xml:space="preserve">Émilie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike C Downer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Rachel Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abcc62⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (4), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-021-07610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246577v1</w:t>
+                <w:t xml:space="preserve">hal-03086787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric characterisation and application to radiation biology of a kHz laser-driven electron beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cavallone</w:t>
+                <w:t xml:space="preserve">2020 roadmap on plasma accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rovige</w:t>
+                <w:t xml:space="preserve">M E Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Huijts</w:t>
+                <w:t xml:space="preserve">Alexander Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Bayart</w:t>
+                <w:t xml:space="preserve">Mike C Downer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Delorme</w:t>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (4), pp.57. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.031101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-021-07610-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abcc62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086787v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of a laser-accelerated proton beam for radiobiology applications via genetic algorithm</w:t>
               </w:r>
@@ -1410,429 +1410,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron heating by intense short-pulse lasers propagating through near-critical plasmas</w:t>
+                <w:t xml:space="preserve">Characterization of the ELIMED prototype permanent magnet quadrupole system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debayle</w:t>
+                <w:t xml:space="preserve">A. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mollica</w:t>
+                <w:t xml:space="preserve">F. Schillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pommarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vauzour</w:t>
+                <w:t xml:space="preserve">F. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Wan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (12), pp.123013. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (01), pp.C01031 - C01031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa953f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/C01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717526v1</w:t>
+                <w:t xml:space="preserve">hal-01515500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatial shaping of a laser-produced ion beam for radiation-biology experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron heating by intense short-pulse lasers propagating through near-critical plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vauzour</w:t>
+                <w:t xml:space="preserve">A. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mégnin-Chanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Delmas</w:t>
+                <w:t xml:space="preserve">Florian Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vauzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.032801⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.123013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa953f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515426v1</w:t>
+                <w:t xml:space="preserve">hal-01717526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ELIMED prototype permanent magnet quadrupole system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral and spatial shaping of a laser-produced ion beam for radiation-biology experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pommarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Romano</w:t>
+                <w:t xml:space="preserve">B. Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amato</w:t>
+                <w:t xml:space="preserve">F. Mégnin-Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (01), pp.C01031 - C01031. </w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/C01031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.032801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515500v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of high pressures by short-pulse low-energy laser irradiation</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient laser production of energetic neutral beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,981 +2360,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">J. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+                <w:t xml:space="preserve">hal-01164365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of magnetic field driven by relativistic electrons in a plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vieira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Kahaly</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (5), pp.409-413. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys3303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164365v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Lifschitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Depresseux</w:t>
+                <w:t xml:space="preserve">F Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliva</w:t>
+                <w:t xml:space="preserve">S Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+                <w:t xml:space="preserve">M Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), pp.033031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01163720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation for diagnostics and control of laser-accelerated proton (ion) beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser wakefield accelerator based light sources: potential applications and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Bolton</w:t>
+                <w:t xml:space="preserve">a G R Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borghesi</w:t>
+                <w:t xml:space="preserve">S P D Mangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brenner</w:t>
+                <w:t xml:space="preserve">S Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Carroll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. de Martinis</w:t>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (8), pp.084015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164637v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser wakefield accelerator based light sources: potential applications and requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation for diagnostics and control of laser-accelerated proton (ion) beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Albert</w:t>
+                <w:t xml:space="preserve">M. Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a G R Thomas</w:t>
+                <w:t xml:space="preserve">C. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S P D Mangles</w:t>
+                <w:t xml:space="preserve">D.C. Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Banerjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">C. de Martinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084015⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163743v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion acceleration in underdense plasmas by ultra-short laser pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/3/033031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163720v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of polar magnetic field from single axis tomography of Faraday rotation in plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Rax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.085001⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (10), pp.103107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4759158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164023v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticorrelation between Ion Acceleration and Nonlinear Coherent Structures from Laser-Underdense Plasma Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3383,444 +3353,474 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (11), pp.115003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of polar magnetic field from single axis tomography of Faraday rotation in plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and characterization of very dense submillimetric gas jets for laser-plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kahaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4759158⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.033507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3697859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164033v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of very dense submillimetric gas jets for laser-plasma interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brunel-Dominated Proton Acceleration with a Few-Cycle Laser Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Malka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (3), pp.033507. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (7), pp.075004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3697859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.075004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164057v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunel-Dominated Proton Acceleration with a Few-Cycle Laser Pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Veltcheva</w:t>
+                <w:t xml:space="preserve">Effects of laser prepulses on laser-induced proton generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borot</w:t>
+                <w:t xml:space="preserve">R. Jafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thaury</w:t>
+                <w:t xml:space="preserve">Mina Veltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malvache</w:t>
+                <w:t xml:space="preserve">R. Dezulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Olle Lundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (7), pp.075004. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.045018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.075004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166881v1</w:t>
+                <w:t xml:space="preserve">hal-00498347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence on pulse duration and foil thickness in high-contrast-laser proton acceleration</w:t>
               </w:r>
@@ -3832,922 +3832,788 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+                <w:t xml:space="preserve">M. Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (3), pp.036405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of laser ion acceleration with different contrast enhancement techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ceccotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ceccotti</w:t>
+                <w:t xml:space="preserve">H. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. George</w:t>
+                <w:t xml:space="preserve">P. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 620 (1), pp.18-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.01.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser prepulses on laser-induced proton generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of plasma heating induced by fast electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Batani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dezulian</w:t>
+                <w:t xml:space="preserve">R. Redaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olle Lundh</w:t>
+                <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.045018. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/4/045018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3261807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498347v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of plasma heating induced by fast electrons</w:t>
+                <w:t xml:space="preserve">Influence of subpicosecond laser pulse duration on proton acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morace</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 16 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3261807⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 16 (5), pp.053105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3138742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964912v1</w:t>
+                <w:t xml:space="preserve">hal-00498512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of subpicosecond laser pulse duration on proton acceleration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a controlled plasma expansion in vacuum for laser driven ion acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guemnie-Tafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Veltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3138742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (10), pp.103304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3021316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498512v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a controlled plasma expansion in vacuum for laser driven ion acceleration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+                <w:t xml:space="preserve">Influence of a preplasma on electron heating and proton acceleration in ultraintense laser-foil interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guemnie-Tafo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Batani</w:t>
+                <w:t xml:space="preserve">Mathieu Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104 (10), pp.103304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3021316⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 104 (10), pp.103307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3028274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4757,120 +4623,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of working group 2: Ion beams from plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Willingale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Advanced Accelerator Concepts Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, La Biodola, Italy. pp.153-155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2017.11.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4880,51 +4746,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the ion collection efficiency of the Razor Nano Chamber for ultra‐high dose‐rate electron beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cavallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4983,51 +4849,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flash radiotherapy and particle therapy conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. , 49, pp.4731 - 4742, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5037,147 +4903,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-efficient electron ponderomotive acceleration in underdense plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5187,151 +5053,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap toward a laser-plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5341,114 +5207,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Proton Acceleration with Ultra-High Intensity, High Contrast Laser Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00005616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5595,51 +5461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01105-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Gon&#231;alves Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moeckli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bailat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Debus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C Downer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcc62" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bayart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07610-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flacco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.10.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;vy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46512-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mollica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vauzour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa953f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;gnin-Chanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.032801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schillaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakubowska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feugeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/35001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1JHD4M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Braenzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vauzour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Bolton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Carroll" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Martinis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.09.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a G R Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Banerjee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759158" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697859" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.075004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Veltcheva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036405" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498483v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. George" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25H5SFXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jafer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964912v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morace" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magunov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3261807" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carri&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3138742" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021316" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drouin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028274" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willingale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Martelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delerue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01105-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Gon&#231;alves Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moeckli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bailat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bayart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07610-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Debus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C Downer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcc62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flacco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.10.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;vy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46512-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schillaci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mollica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vauzour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa953f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;gnin-Chanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.032801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakubowska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feugeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/35001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1JHD4M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Braenzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vauzour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a G R Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Banerjee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Bolton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Carroll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Martinis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697859" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.075004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jafer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Veltcheva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25H5SFXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morace" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magunov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3261807" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carri&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3138742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drouin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028274" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willingale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Martelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delerue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>