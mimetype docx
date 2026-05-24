--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1410,429 +1410,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ELIMED prototype permanent magnet quadrupole system</w:t>
+                <w:t xml:space="preserve">Electron heating by intense short-pulse lasers propagating through near-critical plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Russo</w:t>
+                <w:t xml:space="preserve">A. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schillaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Pommarel</w:t>
+                <w:t xml:space="preserve">Florian Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Romano</w:t>
+                <w:t xml:space="preserve">Benjamin Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amato</w:t>
+                <w:t xml:space="preserve">Y Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Flacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (01), pp.C01031 - C01031. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (12), pp.123013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/C01031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa953f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515500v1</w:t>
+                <w:t xml:space="preserve">hal-01717526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron heating by intense short-pulse lasers propagating through near-critical plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral and spatial shaping of a laser-produced ion beam for radiation-biology experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pommarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Debayle</w:t>
+                <w:t xml:space="preserve">B. Vauzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mollica</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Flacco</w:t>
+                <w:t xml:space="preserve">F. Mégnin-Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa953f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.032801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717526v1</w:t>
+                <w:t xml:space="preserve">hal-01515426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and spatial shaping of a laser-produced ion beam for radiation-biology experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ELIMED prototype permanent magnet quadrupole system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pommarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vauzour</w:t>
+                <w:t xml:space="preserve">F. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mégnin-Chanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Delmas</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (01), pp.C01031 - C01031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.032801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/12/01/C01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515426v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of high pressures by short-pulse low-energy laser irradiation</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient laser production of energetic neutral beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,295 +2762,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser wakefield accelerator based light sources: potential applications and requirements</w:t>
+                <w:t xml:space="preserve">Instrumentation for diagnostics and control of laser-accelerated proton (ion) beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Albert</w:t>
+                <w:t xml:space="preserve">P.R. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a G R Thomas</w:t>
+                <w:t xml:space="preserve">M. Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S P D Mangles</w:t>
+                <w:t xml:space="preserve">C. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Banerjee</w:t>
+                <w:t xml:space="preserve">D.C. Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Corde</w:t>
+                <w:t xml:space="preserve">C. de Martinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56 (8), pp.084015. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163743v1</w:t>
+                <w:t xml:space="preserve">hal-01164637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation for diagnostics and control of laser-accelerated proton (ion) beams</w:t>
+                <w:t xml:space="preserve">Laser wakefield accelerator based light sources: potential applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Bolton</w:t>
+                <w:t xml:space="preserve">F Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Borghesi</w:t>
+                <w:t xml:space="preserve">a G R Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brenner</w:t>
+                <w:t xml:space="preserve">S P D Mangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Carroll</w:t>
+                <w:t xml:space="preserve">S Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Martinis</w:t>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (3), pp.117. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (8), pp.084015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/56/8/084015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164637v1</w:t>
+                <w:t xml:space="preserve">hal-01163743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Intense Laser Pulse Collapse in Near-Critical Plasma</w:t>
               </w:r>
@@ -5461,51 +5461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01105-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Gon&#231;alves Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moeckli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bailat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bayart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07610-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Debus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C Downer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcc62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flacco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.10.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;vy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46512-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schillaci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mollica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vauzour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa953f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;gnin-Chanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.032801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakubowska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feugeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/35001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1JHD4M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Braenzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vauzour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163743v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a G R Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Banerjee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Bolton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Carroll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Martinis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.09.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697859" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.075004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jafer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Veltcheva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25H5SFXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morace" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magunov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3261807" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carri&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3138742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drouin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028274" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willingale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Martelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delerue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flacco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bayart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Romagnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavallone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01105-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A Andriyash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wheeler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.23.034033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04602907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Liberman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Flacco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.502000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavallone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Gon&#231;alves Jorge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moeckli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bailat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bayart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07610-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Albert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Couprie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Debus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike C Downer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abcc62" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flacco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.10.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delmas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pommarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#233;vy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46512-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mollica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vauzour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa953f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;gnin-Chanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.032801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01515500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schillaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakubowska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feugeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Forestier-Colleoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/35001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1JHD4M6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Antonelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Braenzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vauzour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/3/034016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahaly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sylla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veltcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31647" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164362v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thaury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D&#246;pp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kahaly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veltcheva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/3/033031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Bolton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borghesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brenner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Carroll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Martinis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Albert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a G R Thomas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P D Mangles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Banerjee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/56/8/084015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.085001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Rax" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.115003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697859" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.075004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jafer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Veltcheva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dezulian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Lundh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/4/045018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sylla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036405" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498483v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceccotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.01.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25H5SFXP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morace" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magunov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3261807" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00498512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carri&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3138742" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guemnie-Tafo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021316" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00501644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Drouin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3028274" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willingale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.11.089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Martelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delerue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>