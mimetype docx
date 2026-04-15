--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -280,2008 +280,2008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Ziguéhi Movement and the Afterlives of Kung fu Films in Abidjan*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00141844.2021.1907432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elezioni in Costa d’Avorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese Television in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (7-8), pp.233-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02632764211012033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03610859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives des présences africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1332, pp.226-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.12363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nella “terra dei morti viventi”: invenzione del passato e costruzione della nazione nei film “epici” di Nollywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UZAK, Trimestrale online di cultura cinematografica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03612516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congolese cinema today: Memories of the present in Kinshasa’s New Wave Cinema (2008-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias de Groof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afriques audiovisuelles : appréhender les transformations contemporaines au prisme du capitalisme global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°153 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.153.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00141844.2021.1907432⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moral Publics: Human Trafficking, Video Films and the Responsibility of the Postcolonial Subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.236-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08949468.2018.1445369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.12363⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latin American telenovelas and African screen media: from reception to production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cacilda Rêgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13696815.2018.1549829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.153.0007⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-imperial affinities and neoliberal convergences: discourses and practices of collaboration between the Nigerian and the Indian film industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0163443717703794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Congolese cinema today: Memories of the present in Kinshasa’s New Wave Cinema (2008-2018)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution vidéo en Afrique subsaharienne. Nigéria, Ethiopie et Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés politiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing ‘otherness’ in African popular media: Chinese characters in Ethiopian video-films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1241704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Latin American telenovelas and African screen media: from reception to production</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African media and the corporate takeover: Video film circulation in the age of neoliberal transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (465), pp.671-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/afraf/adx017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China–Africa media interactions: media and popular culture between business and state intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cacilda Rêgo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Röschenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (2), pp.135-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13696815.2018.1549829⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1268953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08949468.2018.1445369⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration, prostitution and the representation of the black female subject in Nigerian video films about Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Italian Cinema &amp; Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jicms.4.1.9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">China–Africa media interactions: media and popular culture between business and state intervention</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All for a Container! Return Migration, Transport Technologies, and Love Affairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.94-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/TRANS.2016.060207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Media “from” the South: African Media Studies and Global Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Black camera‎ : the newsletter of the Black Film Center/Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2979/blackcamera.7.2.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Across media: Mobility and transformation of cultural materials in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oloko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Röschenthaler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1268953⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Wane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jams.7.1.3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1241704⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening Ethiopia: A preliminary study of the history and contemporary developments of film production in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Cinemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jac.7.2.169_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0163443717703794⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigerian Videos in the Global Arena: The Postcolonial Exotic Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2979/globalsouth.7.1.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small Screen Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Television and New Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.431-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1527476412443089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Nigerian video film industry became ‘Nollywood’: Naming, branding and the videos’ transnational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos Afro-Asiáticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suole di vento. Jean Rouch fra antropologia e cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achab, Rivista di Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violenza, teatro e resistenza. Un breve percorso attraverso l’opera di Dieudonné Niangouna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana studia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing artworks: Issues of authorship and articulation around Seydou Keïta’s Photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of African studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...557 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487015v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02487019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roots and Roads: L’afrocentrismo contemporaneo fra i neri della diaspora americana</w:t>
               </w:r>
@@ -2431,1226 +2431,1226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When platforms fail: The promises of digital film distribution in Africa and their pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Annual Lagos Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lagos, Jun 2025, Lagos, Nigeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre enracinement local et stratégies globales : les multiples facettes de l'engagement diasporique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Amicelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petits Séminaires de l'ADC « Politique étrangère et acteurs de l’intérieur : comment concevoir et articuler l’action diplomatique du MEAE dans un environnement multi-acteurs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Diplomatique et Consulaire du Ministère de l'Europe et des Affaires Etrangères; Sciences Po Bordeaux, Feb 2025, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyez-vous la différence ? Télévision chinoise, souveraineté médiatique et imagination de la nation au Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire D2IA « Rayonnement et circulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Dynamiques, Interactions et Interculturalité en Asie; Université de la Rochelle; Université Bordeaux Montaigne, Jan 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">When platforms fail: The promises of digital film distribution in Africa and their pitfalls</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between principles and praxis: Cultural brokers in China-Africa media relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa-Asia Conference-Festival 3 : A New Axis of Knowledge, Dakar, 11-14 juin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cheikh Anta Diop (UCAD); Collective Africa-Southeast Asia Platform (CASAP); International Institute for Asian Studies (IIAS), Jun 2025, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to write about films: Interdisciplinary approaches. Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Lagos Studies Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Lagos, Jun 2025, Lagos, Nigeria</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Académie Diplomatique et Consulaire du Ministère de l'Europe et des Affaires Etrangères; Sciences Po Bordeaux, Feb 2025, Pessac, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltre l'alienazione: Fanon e il cinema fra Africa e America Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Universidad de Valparaíso, 7-13 de abril 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magíster en Cine y Artes Audiovisuales de la Universidad de Valparaíso; Doctorado en Estudios Interdisciplinarios sobre Pensamiento, Cultura y Sociedad – Universidad de Valparaíso; Facultad de Humanidades de la Universidad de Playa Ancha, Apr 2025, Valparaíso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Cheikh Anta Diop (UCAD); Collective Africa-Southeast Asia Platform (CASAP); International Institute for Asian Studies (IIAS), Jun 2025, Dakar, Senegal</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden in plain sight: YouTube and Nollywood’s reinvention of minor transnational practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDITRAA Conference. Dis/Ordering Distribution. Infrastructures, Formats and Practices in the Circulation of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDITRAA (Cultural Entrepreneurship and Digital Transformation in Africa and Asia); Goethe University, Apr 2024, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screen media, technological innovation and the state in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SACOMM 2024 Conference. The Politics of the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South African Communications Association, Sep 2024, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Magíster en Cine y Artes Audiovisuales de la Universidad de Valparaíso; Doctorado en Estudios Interdisciplinarios sobre Pensamiento, Cultura y Sociedad – Universidad de Valparaíso; Facultad de Humanidades de la Universidad de Playa Ancha, Apr 2025, Valparaíso, Chile</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umorismo, politica e imprenditoria del sé nei video YouTube dei giovani comici afrodiscendenti francesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminari Immaginari di libertà e risonanza delle immagini. Tecnologie digitali, soggettività e politiche del quotidiano nella vita online della diaspora africana e oltre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di Ricerca MODI dell’Università di Bologna, Jun 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEDITRAA (Cultural Entrepreneurship and Digital Transformation in Africa and Asia); Goethe University, Apr 2024, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden in Plain Sight. YouTube and Nollywood’s Reinvention of Minor Transnational Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’ouverture du projet « IRN SOUTH-STREAM : A collective and critical approach of cultural platforms, digital players and policies in the global south</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; UMR Passages; LabEx ICCA (Industries culturelles et création artistique), Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, South African Communications Association, Sep 2024, Stellenbosch, South Africa</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El archivo como frontera. Cinema y complicidad revolucionarias entre África e Italia en los años ’60 y ’70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Fronteras: Imágenes más allá del fin del mundo, 1-4 noviembre de 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Tierra del Fuego, Nov 2023, Ushuaia, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; UMR Passages; LabEx ICCA (Industries culturelles et création artistique), Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences chinoises sur les écrans africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Présences chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro di Ricerca MODI dell’Università di Bologna, Jun 2023, Bologna, Italy</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et politique sur les chaines de Youtubeurs afro-descendants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Tierra del Fuego, Nov 2023, Ushuaia, Argentina</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovranità, media e innovazione tecnologica in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Convegno Nazionale Società Scientifica Italiana di Sociologia, Cultura, Comunicazione. Qualcosa è cambiato? La trasformazione dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Scienze Sociali - Università Federico II Napoli, Jun 2022, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Through Nollywood's Lens: African Cinema and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Annual Lagos Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lagos Studies Association, Jun 2022, Lagos, Nigeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The afterlives of Kung fu films in Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminar The Audience Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre of Research in the Arts (Oxford Brookes University), Jun 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious laughs: Blackness, humour and social media in contemporary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Postcolonial Publics Art and Citizen Media in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Ca' Foscari Venezia, May 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018067v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04952812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3928,51 +3928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility between Africa, Asia and Latin America: Economic Networks and Cultural Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Röschenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zed Books, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4882,504 +4882,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violenza e critica sociale nei video nigeriani di Nollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Suzzi Valli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicare l'Africa. Un'ermeneutica attuale delle lingue e dei linguaggi della comunicazione sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.351-380, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">African Videoscapes: Southern Nigeria, Ethiopia and Côte d’Ivoire in Comparative Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kenneth Harrow; Carmela Garritano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion to African Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Aracne, pp.351-380, 2018</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethiopian Cinema and the Politics of Migration, at Home and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael W. Thomas; Alessandro Jedlowski; Aboneh Ashagrie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cine-Ethiopia: The History and Politics of Film in the Horn of Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michigan State University Press, pp.161-180, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la circulation de films vidéos nigérians en Côte d’Ivoire : Du commerce informel aux grandes sociétés internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Caillé et Claude Forest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regarder des films en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.259-274, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.17161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realism in Nollywood Films: The Materiality of Lagos and the Nigerian Video Film Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Tar Tsaaior; Françoise Ugochukwu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nigerian Film Culture and the Idea of the Nation: Nollywood and National Narration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adonis and Abbey Publishers, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Adonis and Abbey Publishers, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulating mobility, reshaping accessibility: Nollywood and the piracy scapegoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ute Röschenthaler et Mamadou Diawara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copyright Africa: How Intellectual Properties, Media and Markets Transform Immaterial Cultural Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sean Kingston, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Sean Kingston, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigerian migrants, Nollywood videos and the emergence of an ‘anti-humanitarian’ representation of migration in Italian cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma Bond, Guido Bonsaver et Federico Faloppa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Destination Italy: Representing Migration in Contemporary Media and Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avenues of participation and strategies of control: Video film production and social mobility in Ethiopia and southern Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miranda Banks, Vicky Mayer et Bridget Conor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Studies II, The Sequel. Cultural Studies of Global Media Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The women behind the camera: Female entrepreneurship in the southern Nigerian video film industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ute Röschenthaler et Dorothea Schulz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Entrepreneurship in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Film marketing in Nollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Mingant, Cecilia Tirtaine et Joel Augros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Film Marketing Into the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave McMillan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nollywood, vetrina di Lagos, della Nigeria e dell’Africa contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Colleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,495 +5690,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aracne editrice int. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lagos Calling. Nollywood e la reinvenzione del cinema in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne editrice int, 2015, 978-88-548-8850-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01514338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave McMillan, 2015</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Nollywood to Nollyworld: Processes of transnationalization in the Nigerian video film industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthias Krings et Onookome Okome. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Nollywood: Transnational Dimensions of an African Video Film Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indiana University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltre la migrazione: Alla ricerca di un cinema popolare afroitaliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonardo de Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Africa in Italia. Per una controstoria postcoloniale del cinema italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487372v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02487370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporting Nollywood: Nigerian video filmmaking in Europe</w:t>
               </w:r>
@@ -6530,51 +6530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cj.2024.a919204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764211012033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2021.1907432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12363" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.153.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J4S24NQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Groof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda R&#234;go" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2018.1549829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2018.1445369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute R&#246;schenthaler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1268953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1241704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443717703794" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adx017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/blackcamera.7.2.174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2016.060207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jicms.4.1.9_1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jac.7.2.169_1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oloko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Wane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams.7.1.3_2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/globalsouth.7.1.157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527476412443089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rubbers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboneh Ashagrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Santanera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/en/edizioni4/libri/978-88-6969-678-7/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-677-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839459737-048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003080855/routledge-handbook-african-popular-culture-grace-musila-karin-barber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pype" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colleyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ugochukwu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kingsley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cj.2024.a919204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2021.1907432" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764211012033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Groof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.153.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J4S24NQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2018.1445369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda R&#234;go" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2018.1549829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443717703794" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1241704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adx017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute R&#246;schenthaler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1268953" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jicms.4.1.9_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2016.060207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/blackcamera.7.2.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oloko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Wane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams.7.1.3_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jac.7.2.169_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/globalsouth.7.1.157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527476412443089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rubbers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboneh Ashagrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Santanera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/en/edizioni4/libri/978-88-6969-678-7/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-677-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839459737-048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003080855/routledge-handbook-african-popular-culture-grace-musila-karin-barber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pype" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colleyn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ugochukwu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kingsley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>