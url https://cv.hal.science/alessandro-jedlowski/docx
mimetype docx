--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -280,1303 +280,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elezioni in Costa d’Avorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli Asini </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Ziguéhi Movement and the Afterlives of Kung fu Films in Abidjan*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00141844.2021.1907432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00141844.2021.1907432⟩</w:t>
+                <w:t xml:space="preserve">halshs-03612512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese Television in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (7-8), pp.233-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02632764211012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03610859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives des présences africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1332, pp.226-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.12363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nella “terra dei morti viventi”: invenzione del passato e costruzione della nazione nei film “epici” di Nollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UZAK, Trimestrale online di cultura cinematografica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03612516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congolese cinema today: Memories of the present in Kinshasa’s New Wave Cinema (2008-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias de Groof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afriques audiovisuelles : appréhender les transformations contemporaines au prisme du capitalisme global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°153 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.153.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Congolese cinema today: Memories of the present in Kinshasa’s New Wave Cinema (2008-2018)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latin American telenovelas and African screen media: from reception to production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cacilda Rêgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13696815.2018.1549829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/polaf.153.0007⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moral Publics: Human Trafficking, Video Films and the Responsibility of the Postcolonial Subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.236-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08949468.2018.1445369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...78 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution vidéo en Afrique subsaharienne. Nigéria, Ethiopie et Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés politiques comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Latin American telenovelas and African screen media: from reception to production</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-imperial affinities and neoliberal convergences: discourses and practices of collaboration between the Nigerian and the Indian film industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0163443717703794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing ‘otherness’ in African popular media: Chinese characters in Ethiopian video-films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cacilda Rêgo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (2), pp.135-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13696815.2018.1549829⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1241704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0163443717703794⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African media and the corporate takeover: Video film circulation in the age of neoliberal transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (465), pp.671-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/afraf/adx017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China–Africa media interactions: media and popular culture between business and state intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Röschenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1268953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13696815.2016.1241704⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All for a Container! Return Migration, Transport Technologies, and Love Affairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.94-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/TRANS.2016.060207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/afraf/adx017⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration, prostitution and the representation of the black female subject in Nigerian video films about Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Italian Cinema &amp; Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jicms.4.1.9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486994v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02486979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Media “from” the South: African Media Studies and Global Perspectives</w:t>
               </w:r>
@@ -2431,1226 +2431,1226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyez-vous la différence ? Télévision chinoise, souveraineté médiatique et imagination de la nation au Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire D2IA « Rayonnement et circulations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Dynamiques, Interactions et Interculturalité en Asie; Université de la Rochelle; Université Bordeaux Montaigne, Jan 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When platforms fail: The promises of digital film distribution in Africa and their pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual Lagos Studies Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lagos, Jun 2025, Lagos, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre enracinement local et stratégies globales : les multiples facettes de l'engagement diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Amicelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petits Séminaires de l'ADC « Politique étrangère et acteurs de l’intérieur : comment concevoir et articuler l’action diplomatique du MEAE dans un environnement multi-acteurs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Diplomatique et Consulaire du Ministère de l'Europe et des Affaires Etrangères; Sciences Po Bordeaux, Feb 2025, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Amicelle</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, Académie Diplomatique et Consulaire du Ministère de l'Europe et des Affaires Etrangères; Sciences Po Bordeaux, Feb 2025, Pessac, France</w:t>
+                <w:t xml:space="preserve">hal-05407330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between principles and praxis: Cultural brokers in China-Africa media relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa-Asia Conference-Festival 3 : A New Axis of Knowledge, Dakar, 11-14 juin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cheikh Anta Diop (UCAD); Collective Africa-Southeast Asia Platform (CASAP); International Institute for Asian Studies (IIAS), Jun 2025, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Dynamiques, Interactions et Interculturalité en Asie; Université de la Rochelle; Université Bordeaux Montaigne, Jan 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to write about films: Interdisciplinary approaches. Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Annual Lagos Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Cheikh Anta Diop (UCAD); Collective Africa-Southeast Asia Platform (CASAP); International Institute for Asian Studies (IIAS), Jun 2025, Dakar, Senegal</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltre l'alienazione: Fanon e il cinema fra Africa e America Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Universidad de Valparaíso, 7-13 de abril 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magíster en Cine y Artes Audiovisuales de la Universidad de Valparaíso; Doctorado en Estudios Interdisciplinarios sobre Pensamiento, Cultura y Sociedad – Universidad de Valparaíso; Facultad de Humanidades de la Universidad de Playa Ancha, Apr 2025, Valparaíso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden in plain sight: YouTube and Nollywood’s reinvention of minor transnational practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDITRAA Conference. Dis/Ordering Distribution. Infrastructures, Formats and Practices in the Circulation of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDITRAA (Cultural Entrepreneurship and Digital Transformation in Africa and Asia); Goethe University, Apr 2024, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Magíster en Cine y Artes Audiovisuales de la Universidad de Valparaíso; Doctorado en Estudios Interdisciplinarios sobre Pensamiento, Cultura y Sociedad – Universidad de Valparaíso; Facultad de Humanidades de la Universidad de Playa Ancha, Apr 2025, Valparaíso, Chile</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screen media, technological innovation and the state in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SACOMM 2024 Conference. The Politics of the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, South African Communications Association, Sep 2024, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEDITRAA (Cultural Entrepreneurship and Digital Transformation in Africa and Asia); Goethe University, Apr 2024, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umorismo, politica e imprenditoria del sé nei video YouTube dei giovani comici afrodiscendenti francesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminari Immaginari di libertà e risonanza delle immagini. Tecnologie digitali, soggettività e politiche del quotidiano nella vita online della diaspora africana e oltre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di Ricerca MODI dell’Università di Bologna, Jun 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, South African Communications Association, Sep 2024, Stellenbosch, South Africa</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidden in Plain Sight. YouTube and Nollywood’s Reinvention of Minor Transnational Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’ouverture du projet « IRN SOUTH-STREAM : A collective and critical approach of cultural platforms, digital players and policies in the global south</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; UMR Passages; LabEx ICCA (Industries culturelles et création artistique), Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centro di Ricerca MODI dell’Università di Bologna, Jun 2023, Bologna, Italy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El archivo como frontera. Cinema y complicidad revolucionarias entre África e Italia en los años ’60 y ’70</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Fronteras: Imágenes más allá del fin del mundo, 1-4 noviembre de 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Tierra del Fuego, Nov 2023, Ushuaia, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; UMR Passages; LabEx ICCA (Industries culturelles et création artistique), Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovranità, media e innovazione tecnologica in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Convegno Nazionale Società Scientifica Italiana di Sociologia, Cultura, Comunicazione. Qualcosa è cambiato? La trasformazione dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dipartimento di Scienze Sociali - Università Federico II Napoli, Jun 2022, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Tierra del Fuego, Nov 2023, Ushuaia, Argentina</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences chinoises sur les écrans africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Présences chinoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et politique sur les chaines de Youtubeurs afro-descendants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serious laughs: Blackness, humour and social media in contemporary France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Postcolonial Publics Art and Citizen Media in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca' Foscari Venezia, May 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dipartimento di Scienze Sociali - Università Federico II Napoli, Jun 2022, Napoli, Italy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Through Nollywood's Lens: African Cinema and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Annual Lagos Studies Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lagos Studies Association, Jun 2022, Lagos, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lagos Studies Association, Jun 2022, Lagos, Nigeria</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The afterlives of Kung fu films in Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminar The Audience Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre of Research in the Arts (Oxford Brookes University), Jun 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05018067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4882,1011 +4882,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">African Videoscapes: Southern Nigeria, Ethiopia and Côte d’Ivoire in Comparative Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kenneth Harrow; Carmela Garritano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companion to African Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violenza e critica sociale nei video nigeriani di Nollywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Suzzi Valli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicare l'Africa. Un'ermeneutica attuale delle lingue e dei linguaggi della comunicazione sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, pp.351-380, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2018</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethiopian Cinema and the Politics of Migration, at Home and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael W. Thomas; Alessandro Jedlowski; Aboneh Ashagrie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cine-Ethiopia: The History and Politics of Film in the Horn of Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michigan State University Press, pp.161-180, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la circulation de films vidéos nigérians en Côte d’Ivoire : Du commerce informel aux grandes sociétés internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Caillé et Claude Forest. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regarder des films en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.259-274, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.17161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realism in Nollywood Films: The Materiality of Lagos and the Nigerian Video Film Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Tar Tsaaior; Françoise Ugochukwu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nigerian Film Culture and the Idea of the Nation: Nollywood and National Narration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adonis and Abbey Publishers, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Adonis and Abbey Publishers, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulating mobility, reshaping accessibility: Nollywood and the piracy scapegoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ute Röschenthaler et Mamadou Diawara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copyright Africa: How Intellectual Properties, Media and Markets Transform Immaterial Cultural Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sean Kingston, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Sean Kingston, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigerian migrants, Nollywood videos and the emergence of an ‘anti-humanitarian’ representation of migration in Italian cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma Bond, Guido Bonsaver et Federico Faloppa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Destination Italy: Representing Migration in Contemporary Media and Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avenues of participation and strategies of control: Video film production and social mobility in Ethiopia and southern Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miranda Banks, Vicky Mayer et Bridget Conor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Studies II, The Sequel. Cultural Studies of Global Media Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Production Studies II, The Sequel. Cultural Studies of Global Media Industries</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The women behind the camera: Female entrepreneurship in the southern Nigerian video film industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ute Röschenthaler et Dorothea Schulz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Entrepreneurship in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nollywood, vetrina di Lagos, della Nigeria e dell’Africa contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Colleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Santanera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aracne editrice int. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lagos Calling. Nollywood e la reinvenzione del cinema in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne editrice int, 2015, 978-88-548-8850-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film marketing in Nollywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolwenn Mingant, Cecilia Tirtaine et Joel Augros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Film Marketing Into the Twenty-First Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...64 lines deleted...]
-              <w:t xml:space="preserve">, Aracne editrice int, 2015, 978-88-548-8850-0</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oltre la migrazione: Alla ricerca di un cinema popolare afroitaliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonardo de Franceschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Africa in Italia. Per una controstoria postcoloniale del cinema italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Nollywood to Nollyworld: Processes of transnationalization in the Nigerian video film industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jedlowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Krings et Onookome Okome. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Nollywood: Transnational Dimensions of an African Video Film Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indiana University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487370v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02487372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporting Nollywood: Nigerian video filmmaking in Europe</w:t>
               </w:r>
@@ -6530,51 +6530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cj.2024.a919204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2021.1907432" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764211012033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Groof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.153.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J4S24NQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2018.1445369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda R&#234;go" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2018.1549829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443717703794" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1241704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adx017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute R&#246;schenthaler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1268953" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jicms.4.1.9_1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2016.060207" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/blackcamera.7.2.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oloko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Wane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams.7.1.3_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jac.7.2.169_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/globalsouth.7.1.157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527476412443089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rubbers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboneh Ashagrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Santanera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/en/edizioni4/libri/978-88-6969-678-7/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-677-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839459737-048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003080855/routledge-handbook-african-popular-culture-grace-musila-karin-barber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pype" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colleyn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487372v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ugochukwu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kingsley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jedlowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/cj.2024.a919204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00141844.2021.1907432" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02632764211012033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.12363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Groof" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.153.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J4S24NQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacilda R&#234;go" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2018.1549829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2018.1445369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163443717703794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1241704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/adx017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute R&#246;schenthaler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13696815.2016.1268953" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2016.060207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jicms.4.1.9_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/blackcamera.7.2.174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oloko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Wane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jams.7.1.3_2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jac.7.2.169_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/globalsouth.7.1.157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527476412443089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rubbers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboneh Ashagrie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Santanera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/en/edizioni4/libri/978-88-6969-678-7/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-677-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839459737-048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003080855/routledge-handbook-african-popular-culture-grace-musila-karin-barber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pype" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17161" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colleyn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ugochukwu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kingsley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>