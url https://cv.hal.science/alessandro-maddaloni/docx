--- v0 (2026-03-21)
+++ v1 (2026-05-21)
@@ -66,1547 +66,1547 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexity results for a cops and robber game on directed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (2), pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.22284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cops and robber game and the meeting time of synchronous directed walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.22234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607550v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreasing the use of high-quality make-up water in the steel sector by coupling enhanced sensors circuit with decision and support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Matino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Colla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cateni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Iannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15183208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A solution method for mixed-variable constrained blackbox optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dahito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-023-09874-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The no-meet matroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A hybrid approach for improving the flexibility of production scheduling in flat steel industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Iannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Colla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Brandenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rajabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.367-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ICA-220685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steam turbine rotor stress control through nonlinear model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Colla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, la conception et la mise en œuvre du système de contrôle prédictif du modèle ), 14 (13), pp.3998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14133998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Model Predictive Control strategy for steam turbine rotor stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Colla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Toscanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Innovative solutions for energy transitions, 158, pp.5653-5658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2019.01.572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting a rabbit Is hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Computing and Combinatorics Conference (COCOON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Chengdu, China. pp.165-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-95-0215-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of the ORTHOMADS algorithm on continuous and mixed-integer optimization problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning-based models for supporting optimal exploitation of process Off-gases in integrated steelworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Genest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismael Matino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Matino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OL2A 2021: 1st international conference on Optimization, Learning Algorithms and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91885-9_3⟩</w:t>
+              <w:t xml:space="preserve">Cybersecurity workshop by European Steel Technology Platform (ESTEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Pisa (IT), Italy. pp.104-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69367-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589763v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based models for supporting optimal exploitation of process Off-gases in integrated steelworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mocci</w:t>
+                <w:t xml:space="preserve">Improving the flexibility of production scheduling in flat steel production through standard and AI-based approaches: challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Iannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Colla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Brandenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rajabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybersecurity workshop by European Steel Technology Platform (ESTEP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69367-1_9⟩</w:t>
+              <w:t xml:space="preserve">AIAI 2021: 17th IFIP International Conference on Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.619-632, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297075v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the flexibility of production scheduling in flat steel production through standard and AI-based approaches: challenges and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the performance of the ORTHOMADS algorithm on continuous and mixed-integer optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Dahito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Maddaloni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI 2021: 17th IFIP International Conference on Artificial Intelligence Applications and Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_49⟩</w:t>
+              <w:t xml:space="preserve">OL2A 2021: 1st international conference on Optimization, Learning Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bragança, Portugal. pp.31-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91885-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...936 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Toscanelli</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-03577947v1</w:t>
+                <w:t xml:space="preserve">hal-03589763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maddaloni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0215-8_13" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dahito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91885-9_3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Matino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dettori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castellano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Matino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mocci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69367-1_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iannino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Colla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Brandenburger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rajabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_49" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607550v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09874-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cateni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15183208" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.12.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-220685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Galli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bucciarelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133998" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Toscanelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Maddaloni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607550v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Matino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Colla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cateni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iannino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15183208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dahito" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-023-09874-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Watel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Brandenburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rajabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-220685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dettori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Galli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bucciarelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133998" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Toscanelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2019.01.572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-0215-8_13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Castellano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Matino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mocci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69367-1_9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_49" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91885-9_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>