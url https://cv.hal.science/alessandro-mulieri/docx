--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -256,390 +256,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05475539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I filosofi, Maometto e il Concilio. Marsilio da Padova sui legislatori religiosi</w:t>
+                <w:t xml:space="preserve">Da Machiavelli ad Aristotele. Donato Giannotti sul governo misto e il regime popolare nella Repubblica Fiorentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etica &amp; Politica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Storia e Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XIII (3), pp.421-449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481431v1</w:t>
+                <w:t xml:space="preserve">hal-05481397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Language of Democracy between Aristotle and Machiavelli</w:t>
+                <w:t xml:space="preserve">Machiavelli’s ironic discourse to defend a radical republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Thought</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of European Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (6), pp.665-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916599.2021.2009357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481377v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminismo e totalitarismo. Alcune riflessioni su Hannah Arendt, Jacob Talmon e Isaiah Berlin</w:t>
+                <w:t xml:space="preserve">I filosofi, Maometto e il Concilio. Marsilio da Padova sui legislatori religiosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nottola di Minerva. Journal of Philosophy and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etica &amp; Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/1825-5167/32020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484523v1</w:t>
+                <w:t xml:space="preserve">hal-05481431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Machiavelli ad Aristotele. Donato Giannotti sul governo misto e il regime popolare nella Repubblica Fiorentina</w:t>
+                <w:t xml:space="preserve">The Language of Democracy between Aristotle and Machiavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Storia e Politica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, XIII (3), pp.421-449</w:t>
+              <w:t xml:space="preserve">History of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.389-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481397v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machiavelli’s ironic discourse to defend a radical republic</w:t>
+                <w:t xml:space="preserve">Illuminismo e totalitarismo. Alcune riflessioni su Hannah Arendt, Jacob Talmon e Isaiah Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of European Ideas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nottola di Minerva. Journal of Philosophy and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XIX, pp.16-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01916599.2021.2009357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481349v1</w:t>
+                <w:t xml:space="preserve">hal-05484523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modern in Disguise ? Leo Strauss on Marsilius of Padua</w:t>
               </w:r>
@@ -1285,51 +1285,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEYOND ELECTORAL DEMOCRACY? A CRITICAL ASSESSMENT OF CONSTRUCTIVIST REPRESENTATION IN THE GLOBAL ARENA</w:t>
+                <w:t xml:space="preserve">Beyond Electoral Democracy? A Critical Assessment of Constructivist Representation in the Global Arena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Representation</w:t>
             </w:r>
             <w:r>
@@ -1363,51 +1363,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberalism against Democracy: A Comparative Analysis of the Concepts of Totalitarian Democracy and Positive Liberty in Jacob Leib Talmon and Isaiah Berlin</w:t>
+                <w:t xml:space="preserve">Liberalism against Democracy: a Comparative Analysis of the Concepts of Totalitarian Democracy and Positive Liberty in Jacob Leib Talmon and Isaiah Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of European Ideas</w:t>
             </w:r>
             <w:r>
@@ -2326,51 +2326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2022.2063161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851221074104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1825-5167/32020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2021.2009357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1766810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0191453717741935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Invernizzi Accetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Buchstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Castiglione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Disch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cpt.2015.57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2013.846276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.695201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350451537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350451537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855227629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855225564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Masolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601335-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197650974.003.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Nederman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2022.2063161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851221074104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2021.2009357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1825-5167/32020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1766810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0191453717741935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Invernizzi Accetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Buchstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Castiglione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Disch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cpt.2015.57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2013.846276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.695201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350451537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350451537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855227629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855225564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Masolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601335-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197650974.003.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Nederman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>