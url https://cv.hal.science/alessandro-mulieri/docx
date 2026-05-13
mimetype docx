--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -100,330 +100,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagining Leviathan: Hobbes’s Aristotelian Notion of Fiction and the Problem of Representation</w:t>
+                <w:t xml:space="preserve">Theorizing the multitude before Machiavelli. Marsilius of Padua between Aristotle and Ibn Rushd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Legacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (5), pp.456-473. </w:t>
+              <w:t xml:space="preserve">European Journal of Political Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.542-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10848770.2022.2063161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14748851221074104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481402v1</w:t>
+                <w:t xml:space="preserve">halshs-05475539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorizing the multitude before Machiavelli. Marsilius of Padua between Aristotle and Ibn Rushd</w:t>
+                <w:t xml:space="preserve">Imagining Leviathan: Hobbes’s Aristotelian Notion of Fiction and the Problem of Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.542-564. </w:t>
+              <w:t xml:space="preserve">European Legacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.456-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14748851221074104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10848770.2022.2063161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05475539v1</w:t>
+                <w:t xml:space="preserve">hal-05481402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Machiavelli ad Aristotele. Donato Giannotti sul governo misto e il regime popolare nella Repubblica Fiorentina</w:t>
+                <w:t xml:space="preserve">Machiavelli’s ironic discourse to defend a radical republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Storia e Politica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of European Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (6), pp.665-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916599.2021.2009357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481397v1</w:t>
+                <w:t xml:space="preserve">hal-05481349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machiavelli’s ironic discourse to defend a radical republic</w:t>
+                <w:t xml:space="preserve">Da Machiavelli ad Aristotele. Donato Giannotti sul governo misto e il regime popolare nella Repubblica Fiorentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of European Ideas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Storia e Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XIII (3), pp.421-449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01916599.2021.2009357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481349v1</w:t>
+                <w:t xml:space="preserve">hal-05481397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I filosofi, Maometto e il Concilio. Marsilio da Padova sui legislatori religiosi</w:t>
               </w:r>
@@ -481,165 +481,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Language of Democracy between Aristotle and Machiavelli</w:t>
+                <w:t xml:space="preserve">Illuminismo e totalitarismo. Alcune riflessioni su Hannah Arendt, Jacob Talmon e Isaiah Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (3), pp.389-413</w:t>
+              <w:t xml:space="preserve">La Nottola di Minerva. Journal of Philosophy and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XIX, pp.16-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481377v1</w:t>
+                <w:t xml:space="preserve">hal-05484523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminismo e totalitarismo. Alcune riflessioni su Hannah Arendt, Jacob Talmon e Isaiah Berlin</w:t>
+                <w:t xml:space="preserve">The Language of Democracy between Aristotle and Machiavelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mulieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nottola di Minerva. Journal of Philosophy and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, XIX, pp.16-28</w:t>
+              <w:t xml:space="preserve">History of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.389-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484523v1</w:t>
+                <w:t xml:space="preserve">hal-05481377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modern in Disguise ? Leo Strauss on Marsilius of Padua</w:t>
               </w:r>
@@ -2326,51 +2326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2022.2063161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851221074104" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2021.2009357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1825-5167/32020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1766810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0191453717741935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Invernizzi Accetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Buchstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Castiglione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Disch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cpt.2015.57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2013.846276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.695201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350451537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350451537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855227629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855225564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Masolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601335-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197650974.003.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Nederman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14748851221074104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481402v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10848770.2022.2063161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2021.2009357" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/1825-5167/32020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496977.2020.1766810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0191453717741935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2017.1379003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Invernizzi Accetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Buchstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Castiglione" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Disch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/cpt.2015.57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2013.846276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.695201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsburycollections.com/monograph?docid=b-9781350451537" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350451537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855227629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.donzelli.it/libro/9788855225564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Masolini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601335-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780197650974.003.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05475529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Nederman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>