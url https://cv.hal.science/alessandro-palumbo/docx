--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -677,51 +677,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -793,1812 +793,1937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-in-the-Loop: Legal Knowledge Formalization in Attempto Controlled English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grazia Garzo</w:t>
+                <w:t xml:space="preserve">SnoopyPower! Remote Power Attacks on Cache and Coherence Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rokicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDFS - 13th International Symposium on Digital Forensics and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HOST 2026 - IEEE International Symposium on Hardware Oriented Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Washinghton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021540v1</w:t>
+                <w:t xml:space="preserve">hal-05593696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Detection of Microarchitectural Attacks on RISC-V via Gem5</w:t>
+                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechDefense 2025 - IEEE International Workshop on Technologies for Defense and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rome, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288651v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Hardware Circuit Emulating Italian Road Homicides Legal Logic, DAJE!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grazia Garzo</w:t>
+                <w:t xml:space="preserve">LAD-IXoC: Loop-based Attack Detection with Integrated Xor Filter and CMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reviriego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS 2025 - 18th IADIS International Conference Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Madeira island, Portugal. pp.1-8</w:t>
+              <w:t xml:space="preserve">DFT 2025 38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990194v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Hardware Trojans in Microprocessors via Hardware Error Correction Code-based Modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The First Hardware Circuit Emulating Italian Road Homicides Legal Logic, DAJE!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 31st International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS 2025 - 18th IADIS International Conference Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Madeira island, Portugal. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055204v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the Black Box: How Large Language Models and Machine Learning can Support Legal Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Hardware Trojans in Microprocessors via Hardware Error Correction Code-based Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Giampaolo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISS 2025 - 1st International Conference on Artificial Intelligence for Sustainable Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 31st International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Naples, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11116960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495863v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the Black Box: How Large Language Models and Machine Learning can Support Legal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giampaolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">AISS 2025 - 1st International Conference on Artificial Intelligence for Sustainable Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287163v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAD-IXoC: Loop-based Attack Detection with Integrated Xor Filter and CMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling Hardware Trojans via Hardware-based Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2025 38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195618v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Hardware Trojans via Hardware-based Methodologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does ChatGPT Understand the Law? A Case Study on Road Homicide in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">JURIX 2025 - 38th International Conference on Legal Knowledge and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Turin, Italy. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287160v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ChatGPT Understand the Law? A Case Study on Road Homicide in Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging gem5 for Hardware Trojan Research: Simulation for Machine-Learning-Based Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURIX 2025 - 38th International Conference on Legal Knowledge and Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Malicious Software and Hardware in the Internet of Things (MAL-IoT) 2025 - Proceedings of the 22nd ACM International Conference on Computing Frontiers: Workshops and Special Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cagliari, Italy. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706594.3728869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325502v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging gem5 for Hardware Trojan Research: Simulation for Machine-Learning-Based Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legal &amp; Ethical Implications of Predictive Digital Techniques in the Judicial Criminal Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Malicious Software and Hardware in the Internet of Things (MAL-IoT) 2025 - Proceedings of the 22nd ACM International Conference on Computing Frontiers: Workshops and Special Sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3706594.3728869⟩</w:t>
+              <w:t xml:space="preserve">ISDFS 2025 - 13th International Symposium on Digital Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Boston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isdfs65363.2025.11012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044677v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal &amp; Ethical Implications of Predictive Digital Techniques in the Judicial Criminal Proceedings</w:t>
+                <w:t xml:space="preserve">Human-in-the-Loop: Legal Knowledge Formalization in Attempto Controlled English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Garzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDFS 2025 - 13th International Symposium on Digital Forensics and Security</w:t>
+              <w:t xml:space="preserve">ISDFS - 13th International Symposium on Digital Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Boston, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isdfs65363.2025.11012003⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isdfs65363.2025.11011971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021547v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Classification of Hardware Trojans in FPGAs Implementing RISC-V Cores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning-Based Detection of Microarchitectural Attacks on RISC-V via Gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISSP 2024 - 10th International Conference on Information Systems Security and Privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TechDefense 2025 - IEEE International Workshop on Technologies for Defense and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rome, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685628v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the Black Box: How Boolean AI can Support Legal Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Classification of Hardware Trojans in FPGAs Implementing RISC-V Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Malatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Garzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCAI 2024 - 4th International Conference on Computer Communication and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICISSP 2024 - 10th International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012324200003648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ccai61966.2024.10603017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685601v1</w:t>
+                <w:t xml:space="preserve">hal-04685628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-in Software Obfuscation for Protecting Microprocessors against Hardware Trojan Horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the Black Box: How Boolean AI can Support Legal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313534⟩</w:t>
+              <w:t xml:space="preserve">CCAI 2024 - 4th International Conference on Computer Communication and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Xi'an, China. pp.269 - 272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccai61966.2024.10603017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685515v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Dependable RISC-V Cores for Edge Computing Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Built-in Software Obfuscation for Protecting Microprocessors against Hardware Trojan Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Aasma</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2023 – IEEE 29th International Symposium on On-Line Testing and Robust System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iolts59296.2023.10224862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685617v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Detection of Hardware Trojan Horses in Microprocessors via Hamming Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Dependable RISC-V Cores for Edge Computing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Aasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313563⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2023 – IEEE 29th International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iolts59296.2023.10224862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685537v1</w:t>
+                <w:t xml:space="preserve">hal-04685617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is RISC-V ready for Space? A Security Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Detection of Hardware Trojan Horses in Microprocessors via Hamming Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reviriego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Austin, United States. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dft56152.2022.9962352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685569v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is RISC-V ready for Space? A Security Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Mascio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Menicucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Furano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dft56152.2022.9962352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Security Checking Module to Protect Microprocessors against Hardware Trojan Horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reviriego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ottavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Remote, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/dft52944.2021.9568291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2608,181 +2733,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
+                <w:t xml:space="preserve">Tackling Hardware Trojan Horses via Hardware-based Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287161v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Hardware Trojan Horses via Hardware-based Methodologies</w:t>
+                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287158v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2929,51 +3054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Garzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giampaolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Luzzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reviriego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Arikan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2022.3171810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spaziani Brunella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Belocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siracusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11011971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larrabeiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3728869" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11012003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ribes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Malatesta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012324200003648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccai61966.2024.10603017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313534" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313563" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Mascio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Furano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft56152.2022.9962352" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft52944.2021.9568291" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Garzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giampaolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Luzzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reviriego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Arikan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2022.3171810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spaziani Brunella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Belocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siracusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rokicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larrabeiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3728869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11012003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11011971" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ribes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Malatesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012324200003648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccai61966.2024.10603017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313534" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Mascio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Furano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft56152.2022.9962352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft52944.2021.9568291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>