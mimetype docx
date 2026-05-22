--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -918,978 +918,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-in-the-Loop: Legal Knowledge Formalization in Attempto Controlled English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDFS - 13th International Symposium on Digital Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Boston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isdfs65363.2025.11011971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287163v1</w:t>
+                <w:t xml:space="preserve">hal-05021540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAD-IXoC: Loop-based Attack Detection with Integrated Xor Filter and CMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning-Based Detection of Microarchitectural Attacks on RISC-V via Gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2025 38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">TechDefense 2025 - IEEE International Workshop on Technologies for Defense and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rome, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195618v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Hardware Circuit Emulating Italian Road Homicides Legal Logic, DAJE!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS 2025 - 18th IADIS International Conference Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Madeira island, Portugal. pp.1-8</w:t>
+              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990194v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Hardware Trojans in Microprocessors via Hardware Error Correction Code-based Modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAD-IXoC: Loop-based Attack Detection with Integrated Xor Filter and CMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reviriego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Salvador</w:t>
+                <w:t xml:space="preserve">David Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 31st International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DFT 2025 38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelone, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055204v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the Black Box: How Large Language Models and Machine Learning can Support Legal Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Hardware Trojans in Microprocessors via Hardware Error Correction Code-based Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Giampaolo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISS 2025 - 1st International Conference on Artificial Intelligence for Sustainable Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 31st International Symposium on On-Line Testing and Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Naples, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS65288.2025.11116960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495863v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Hardware Trojans via Hardware-based Methodologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The First Hardware Circuit Emulating Italian Road Homicides Legal Logic, DAJE!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">IS 2025 - 18th IADIS International Conference Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Madeira island, Portugal. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287160v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ChatGPT Understand the Law? A Case Study on Road Homicide in Italy</w:t>
+                <w:t xml:space="preserve">Opening the Black Box: How Large Language Models and Machine Learning can Support Legal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Garzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Giampaolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JURIX 2025 - 38th International Conference on Legal Knowledge and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Turin, Italy. pp.1-12</w:t>
+              <w:t xml:space="preserve">AISS 2025 - 1st International Conference on Artificial Intelligence for Sustainable Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325502v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging gem5 for Hardware Trojan Research: Simulation for Machine-Learning-Based Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does ChatGPT Understand the Law? A Case Study on Road Homicide in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Malicious Software and Hardware in the Internet of Things (MAL-IoT) 2025 - Proceedings of the 22nd ACM International Conference on Computing Frontiers: Workshops and Special Sessions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JURIX 2025 - 38th International Conference on Legal Knowledge and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Turin, Italy. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3706594.3728869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05044677v1</w:t>
+                <w:t xml:space="preserve">hal-05325502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legal &amp; Ethical Implications of Predictive Digital Techniques in the Judicial Criminal Proceedings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tackling Hardware Trojans via Hardware-based Methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDFS 2025 - 13th International Symposium on Digital Forensics and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021547v1</w:t>
+                <w:t xml:space="preserve">hal-05287160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-in-the-Loop: Legal Knowledge Formalization in Attempto Controlled English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging gem5 for Hardware Trojan Research: Simulation for Machine-Learning-Based Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDFS - 13th International Symposium on Digital Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isdfs65363.2025.11011971⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Malicious Software and Hardware in the Internet of Things (MAL-IoT) 2025 - Proceedings of the 22nd ACM International Conference on Computing Frontiers: Workshops and Special Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cagliari, Italy. pp.9-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706594.3728869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021540v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Detection of Microarchitectural Attacks on RISC-V via Gem5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legal &amp; Ethical Implications of Predictive Digital Techniques in the Judicial Criminal Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechDefense 2025 - IEEE International Workshop on Technologies for Defense and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDFS 2025 - 13th International Symposium on Digital Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Boston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isdfs65363.2025.11012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288651v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning-Based Classification of Hardware Trojans in FPGAs Implementing RISC-V Cores</w:t>
               </w:r>
@@ -2090,382 +2090,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-in Software Obfuscation for Protecting Microprocessors against Hardware Trojan Horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Dependable RISC-V Cores for Edge Computing Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Ottavi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Aasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313534⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2023 – IEEE 29th International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iolts59296.2023.10224862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685515v1</w:t>
+                <w:t xml:space="preserve">hal-04685617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Dependable RISC-V Cores for Edge Computing Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Detection of Hardware Trojan Horses in Microprocessors via Hamming Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Reviriego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2023 – IEEE 29th International Symposium on On-Line Testing and Robust System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iolts59296.2023.10224862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685617v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Detection of Hardware Trojan Horses in Microprocessors via Hamming Codes</w:t>
+                <w:t xml:space="preserve">Built-in Software Obfuscation for Protecting Microprocessors against Hardware Trojan Horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Ottavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/dft59622.2023.10313534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685537v1</w:t>
+                <w:t xml:space="preserve">hal-04685515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is RISC-V ready for Space? A Security Perspective</w:t>
               </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Reviriego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ottavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Remote, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2741,165 +2741,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Hardware Trojan Horses via Hardware-based Methodologies</w:t>
+                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287158v1</w:t>
+                <w:t xml:space="preserve">hal-05287161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Microarchitectural Side-Channel Attacks via Hardware Security Checkers</w:t>
+                <w:t xml:space="preserve">Tackling Hardware Trojan Horses via Hardware-based Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287161v1</w:t>
+                <w:t xml:space="preserve">hal-05287158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3054,51 +3054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Garzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giampaolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Luzzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reviriego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Arikan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2022.3171810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spaziani Brunella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Belocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siracusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rokicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larrabeiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325502v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3728869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11012003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11011971" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ribes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Malatesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012324200003648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccai61966.2024.10603017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313534" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Mascio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Furano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft56152.2022.9962352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft52944.2021.9568291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Garzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giampaolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056369v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Luzzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reviriego" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102543" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Arikan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvlsi.2022.3171810" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spaziani Brunella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Belocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siracusano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rokicki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11011971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mart&#237;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Salvador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larrabeiti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Salvador" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS65288.2025.11116960" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706594.3728869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isdfs65363.2025.11012003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ribes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Malatesta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012324200003648" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccai61966.2024.10603017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685537v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313563" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft59622.2023.10313534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Mascio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Furano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft56152.2022.9962352" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dft52944.2021.9568291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>