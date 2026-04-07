--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,2698 +66,2936 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the amine monomer in polymer/metal interaction: application to the DGEBA-DETA-TA6V system</w:t>
+                <w:t xml:space="preserve">Origin of Ti-6.0Al-1.8Sn-4.0Zr-2.1Mo-0.1Si superior high-temperature oxidation resistance: HR-STEM identification of Ti4AlN3 MAX phase and TiN at the alloy/oxide interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dubernard</w:t>
+                <w:t xml:space="preserve">Kevin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Samélor</w:t>
+                <w:t xml:space="preserve">Thomas Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 145, pp.104201. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.102722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.IJADHADH.2025.104201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MTLA.2026.102722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384712v1</w:t>
+                <w:t xml:space="preserve">hal-05568391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of carbon fiber surface chemistry on the structure of their alumina-silica protective coatings: A comparative study of high resistance, medium and high modulus fibers</w:t>
+                <w:t xml:space="preserve">Role of the amine monomer in polymer/metal interaction: application to the DGEBA-DETA-TA6V system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Des Ligneris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antoine Dubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Samélor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120235⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.104201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IJADHADH.2025.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022681v1</w:t>
+                <w:t xml:space="preserve">hal-05384712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinetic Control of Crystal Growth in Geological Reactions: An Example of Olivine–Ilmenite Assemblage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+                <w:t xml:space="preserve">On the Duplex Structure of Graphite Spheroids of an Fe–Ce–C Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Lozovoy</w:t>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min15060569⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-026-04024-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350362v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the impact of carbon fiber surface chemistry on the structure of their alumina-silica protective coatings: A comparative study of high resistance, medium and high modulus fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.120235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607086v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental effect of high-productivity L-PBF parameters on metal dusting resistance of Inconel 625</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Kinetic Control of Crystal Growth in Geological Reactions: An Example of Olivine–Ilmenite Assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Lozovoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Terris</w:t>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111967⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min15060569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770122v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation kinetics in Ti 575 titanium alloy during heat treatment: Role of the initial microstructure during ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hoareau</w:t>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Billot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emad Maawad</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JALLCOM.2024.176906⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.453-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797798v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic atomic layer deposition of amorphous alumina–silica thin films on carbon microfibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
+                <w:t xml:space="preserve">Detrimental effect of high-productivity L-PBF parameters on metal dusting resistance of Inconel 625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (3), </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 232, pp.111967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0003422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590359v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of additively manufactured 316 L microstructure sensitivity to heat treatment over a wide temperature range</w:t>
+                <w:t xml:space="preserve">Phase transformation kinetics in Ti 575 titanium alloy during heat treatment: Role of the initial microstructure during ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Roirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+                <w:t xml:space="preserve">Emmanuel Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Malard</w:t>
+                <w:t xml:space="preserve">Thomas Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Hor</w:t>
+                <w:t xml:space="preserve">Camille Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saintier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Maawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MATCHAR.2023.113603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1009, pp.176906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JALLCOM.2024.176906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378723v1</w:t>
+                <w:t xml:space="preserve">hal-04797798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the origin of grain refinement in 316L additively manufactured alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+                <w:t xml:space="preserve">Catalytic atomic layer deposition of amorphous alumina–silica thin films on carbon microfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.116174. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0003422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659170v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route to apply nanometric alumina coating on powders by fluidized bed chemical vapor deposition</w:t>
+                <w:t xml:space="preserve">Multiscale study of additively manufactured 316 L microstructure sensitivity to heat treatment over a wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Aslam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">Hugo Roirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Vergnes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CEJA.2023.100554⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.113603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MATCHAR.2023.113603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261424v1</w:t>
+                <w:t xml:space="preserve">hal-04378723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Alumina Thin Films Deposited on Carbon Microfibers As Interface Layer for Thermal Oxidation Barriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudie Josse</w:t>
+                <w:t xml:space="preserve">New insights on the origin of grain refinement in 316L additively manufactured alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Roirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSAENM.3C00448⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.116174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261428v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step PEDOT Deposition by oCVD for ITO-Free Deep Blue OLEDs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new route to apply nanometric alumina coating on powders by fluidized bed chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diane Samélor</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CEJA.2023.100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292546v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM observation of a multiphase nucleus of spheroidal graphite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+                <w:t xml:space="preserve">Single-Step PEDOT Deposition by oCVD for ITO-Free Deep Blue OLEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houssein El Housseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Poupaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Breig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.02.093⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533969v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Phase Transformations Involving (Nb,Mo)2CrB2 Borides and (Nb,Ti)2CS Carbosulfides at the Grain Boundaries of Superalloy Inconel 718</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amorphous Alumina Thin Films Deposited on Carbon Microfibers As Interface Layer for Thermal Oxidation Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-06045-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSAENM.3C00448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111584v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ti–6Al–4V alloy between 450 and 600°C. Evolution of microstructure and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Phase Transformations Involving (Nb,Mo)2CrB2 Borides and (Nb,Ti)2CS Carbosulfides at the Grain Boundaries of Superalloy Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+                <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Parrens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Perrais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Malard</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 321, pp.06009. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (12), pp.6607-6629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032106009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-06045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880331v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STEM observation of a multiphase nucleus of spheroidal graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bataillou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.4665-4671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.02.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995654v1</w:t>
+                <w:t xml:space="preserve">hal-02533969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal dusting of Inconel 625 obtained by laser beam melting: Effect of manufacturing process and hot isostatic pressure treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Ti–6Al–4V alloy between 450 and 600°C. Evolution of microstructure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108820⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.06009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033182v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification sequence and four-phase eutectic in AlSi6Cu4Fe2 alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth Kinetics and Characterization of Chromia Scales Formed on Ni–30Cr Alloy in Impure Argon at 700 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bataillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djar Oquab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudie Josse</w:t>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Proietti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+                <w:t xml:space="preserve">Kevin Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156, pp.109846. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3-4), pp.329-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-020-09958-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458622v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Co oxides coatings for thermosensitive polymer surfaces by low- temperature DLI-MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal dusting of Inconel 625 obtained by laser beam melting: Effect of manufacturing process and hot isostatic pressure treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duguet</w:t>
+                <w:t xml:space="preserve">Sébastien Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.087⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 174, pp.108820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396259v1</w:t>
+                <w:t xml:space="preserve">hal-03033182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solidification sequence and four-phase eutectic in AlSi6Cu4Fe2 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djar Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Proietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.109846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.109846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black Co oxides coatings for thermosensitive polymer surfaces by low- temperature DLI-MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure on the corrosion behaviour of 2024 aluminium alloy coated with a trivalent chromium conversion layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.119-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2767,379 +3005,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a multiphase nucleus of spheroidal graphite cast irons by transmission electron microscopy techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Microscopy Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcharacterization of medieval fire-gilded Cu jewellery by EDS and SAED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées de l'EELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-phase nucleus inside a spheroidal graphite nodule analysed by STEM-EDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ième colloque de la Sfμ à Reims (5-9 juillet 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3149,168 +3387,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution during post heat treatment of the Ti-6Al-4V alloy manufactured by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Lakroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hermantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Titanium (Ti-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. pp.127, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3457,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Des Ligneris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Lozovoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoareau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deleuze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Maawad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JALLCOM.2024.176906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590359v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003422" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MATCHAR.2023.113603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116174" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJA.2023.100554" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSAENM.3C00448" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.02.093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-06045-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109846" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hermantier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-026-04024-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Des Ligneris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Lozovoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deleuze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Maawad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JALLCOM.2024.176906" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roirand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MATCHAR.2023.113603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aslam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJA.2023.100554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSAENM.3C00448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-06045-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.02.093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109846" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hermantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>