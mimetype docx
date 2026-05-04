--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -740,827 +740,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
+                <w:t xml:space="preserve">New insights on the origin of grain refinement in 316L additively manufactured alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+                <w:t xml:space="preserve">Hugo Roirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 249, pp.116174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607086v1</w:t>
+                <w:t xml:space="preserve">hal-04659170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrimental effect of high-productivity L-PBF parameters on metal dusting resistance of Inconel 625</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vande Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 232, pp.111967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation kinetics in Ti 575 titanium alloy during heat treatment: Role of the initial microstructure during ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hoareau</w:t>
+                <w:t xml:space="preserve">Camille Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Billot</w:t>
+                <w:t xml:space="preserve">Sandra Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Maawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1009, pp.176906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JALLCOM.2024.176906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic atomic layer deposition of amorphous alumina–silica thin films on carbon microfibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
+                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0003422⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.453-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590359v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of additively manufactured 316 L microstructure sensitivity to heat treatment over a wide temperature range</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic atomic layer deposition of amorphous alumina–silica thin films on carbon microfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Samélor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MATCHAR.2023.113603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0003422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378723v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the origin of grain refinement in 316L additively manufactured alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Multiscale study of additively manufactured 316 L microstructure sensitivity to heat treatment over a wide temperature range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Roirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 249, pp.116174. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.113603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MATCHAR.2023.113603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659170v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route to apply nanometric alumina coating on powders by fluidized bed chemical vapor deposition</w:t>
               </w:r>
@@ -1942,274 +1942,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Phase Transformations Involving (Nb,Mo)2CrB2 Borides and (Nb,Ti)2CS Carbosulfides at the Grain Boundaries of Superalloy Inconel 718</w:t>
+                <w:t xml:space="preserve">STEM observation of a multiphase nucleus of spheroidal graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Viguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydia Laffont</w:t>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-06045-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.4665-4671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.02.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111584v1</w:t>
+                <w:t xml:space="preserve">hal-02533969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM observation of a multiphase nucleus of spheroidal graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Solid-State Phase Transformations Involving (Nb,Mo)2CrB2 Borides and (Nb,Ti)2CS Carbosulfides at the Grain Boundaries of Superalloy Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), pp.4665-4671. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (12), pp.6607-6629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.02.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-06045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533969v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Ti–6Al–4V alloy between 450 and 600°C. Evolution of microstructure and mechanical properties</w:t>
               </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Malard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 321, pp.06009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,64 +2459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal dusting of Inconel 625 obtained by laser beam melting: Effect of manufacturing process and hot isostatic pressure treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Vernouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vande Put</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,51 +2866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure on the corrosion behaviour of 2024 aluminium alloy coated with a trivalent chromium conversion layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Odemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a multiphase nucleus of spheroidal graphite cast irons by transmission electron microscopy techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-phase nucleus inside a spheroidal graphite nodule analysed by STEM-EDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-026-04024-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Des Ligneris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Lozovoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoareau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deleuze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Maawad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JALLCOM.2024.176906" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roirand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MATCHAR.2023.113603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116174" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aslam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJA.2023.100554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSAENM.3C00448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-06045-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.02.093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109846" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hermantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gheno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTLA.2026.102722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJADHADH.2025.104201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-026-04024-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05022681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Des Ligneris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05350362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Lozovoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min15060569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roirand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04770122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vernouillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vande Put" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Terris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111967" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deleuze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Maawad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JALLCOM.2024.176906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MATCHAR.2023.113603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Aslam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEJA.2023.100554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Housseiny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Poupaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04261428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSAENM.3C00448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.02.093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viguier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-06045-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poquillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Parrens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995654v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bataillou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ginestar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-020-09958-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doublet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djar Oquab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.109846" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Odemer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.07.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hermantier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>