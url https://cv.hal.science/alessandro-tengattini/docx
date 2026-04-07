--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1726,533 +1726,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials</w:t>
+                <w:t xml:space="preserve">Understanding water dynamics in operating fuel cells by operando neutron tomography: investigation of different flow field designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rossi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Hack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ziesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Fransson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106550⟩</w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.025021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905525v1</w:t>
+                <w:t xml:space="preserve">hal-04918051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding water dynamics in operating fuel cells by operando neutron tomography: investigation of different flow field designs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemically administered zoledronic acid activates locally implanted synthetic hydroxyapatite particles enhancing peri-implant bone formation: A regenerative medicine approach to improve fracture fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Suter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
+                <w:t xml:space="preserve">Vetra Markeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Puthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnea Arvidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad3984⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.354-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918051v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Neutron and X‐Ray Tomography—A Versatile and Non‐Destructive Tool in Planetary Geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alwmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Woracek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alwmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JE008222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemically administered zoledronic acid activates locally implanted synthetic hydroxyapatite particles enhancing peri-implant bone formation: A regenerative medicine approach to improve fracture fixation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiara Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.354-370. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174 (3), pp.106550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918052v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BNPLA: borated plastic for 3D-printing of thermal and cold neutron shielding</w:t>
               </w:r>
@@ -2751,295 +2751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous swelling of couscous particles exposed to a high relative humidity air, as revealed by TD-NMR and X-ray tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron Imaging Experiments to Study Mass Transport in Commercial Titanium Felt Porous Transport Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Benders</w:t>
+                <w:t xml:space="preserve">H. Altaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Milicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vidakovic-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tsotsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua Dijksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100330⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (6), pp.064507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/acd7a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918044v1</w:t>
+                <w:t xml:space="preserve">hal-04918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Imaging Experiments to Study Mass Transport in Commercial Titanium Felt Porous Transport Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Altaf</w:t>
+                <w:t xml:space="preserve">Heterogeneous swelling of couscous particles exposed to a high relative humidity air, as revealed by TD-NMR and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Vego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Milicic</w:t>
+                <w:t xml:space="preserve">Richard Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vidakovic-Koch</w:t>
+                <w:t xml:space="preserve">Frank Vergeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tsotsas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Joshua Dijksman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (6), pp.064507. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/acd7a8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918047v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage study of steel corrosion and internal cracking revealed by multimodal tomography</w:t>
               </w:r>
@@ -3283,278 +3283,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical assessment of fracture criteria for non-spherical sand grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid In Situ Neutron Tomography and X-ray Imaging of Vapor Condensation in Fractured Sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawa Seo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-023-01372-5⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (2), pp.327-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-02014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905544v1</w:t>
+                <w:t xml:space="preserve">hal-04496031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid In Situ Neutron Tomography and X-ray Imaging of Vapor Condensation in Fractured Sandstone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+                <w:t xml:space="preserve">Experimental and analytical assessment of fracture criteria for non-spherical sand grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawa Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritesh Gupta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Buscarnera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150 (2), pp.327-357. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-02014-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-023-01372-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496031v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D tomography reveals a complex relationship between wormhole advancement and permeability variation in dissolving rocks</w:t>
               </w:r>
@@ -4694,676 +4694,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of transient condensed water vapour migration through cracked concrete as revealed by neutron and x-ray imaging: Effect of initial saturation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanically inspired investigation of cemented granular materials: part I—from X-ray micro tomography to measurable model variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106987⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-022-01486-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496044v1</w:t>
+                <w:t xml:space="preserve">hal-04905647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanically inspired investigation of cemented granular materials: part I—from X-ray micro tomography to measurable model variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of transient condensed water vapour migration through cracked concrete as revealed by neutron and x-ray imaging: Effect of initial saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itai Einav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.35-55. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-022-01486-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905647v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution neutron imaging of salt precipitation and water transport in zero-gap CO2 electrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hydration State of Bone Tissue Affects Contrast in Neutron Tomographic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Disch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Bohn</w:t>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Koch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yiyong Han</w:t>
+                <w:t xml:space="preserve">Joeri Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33694-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.911866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918043v1</w:t>
+                <w:t xml:space="preserve">hal-03796505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water management in anion-exchange membrane water electrolyzers under dry cathode operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">High-resolution neutron imaging of salt precipitation and water transport in zero-gap CO2 electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Disch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophia Kilian</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyong Han</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2RA03846C⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33694-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918042v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydration State of Bone Tissue Affects Contrast in Neutron Tomographic Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
+                <w:t xml:space="preserve">Water management in anion-exchange membrane water electrolyzers under dry cathode operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Disch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri Kok</w:t>
+                <w:t xml:space="preserve">Sophia Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (32), pp.20778-20784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.911866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2RA03846C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796505v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of high relative humidity on a network of water-sensitive particles (couscous) as revealed by in situ X-ray tomography</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilija Vego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itai Einav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (1), pp.57-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5869,90 +5869,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual modality neutron and x-ray tomography for enhanced image analysis of the bone-metal interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Törnquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -5984,425 +5984,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron microtomography to investigate the bone-implant interface – comparison with histological analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf603⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210006v1</w:t>
+                <w:t xml:space="preserve">hal-04342500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography Imaging of Lithium Electrodeposits Using Neutron, Synchrotron X-ray, and Laboratory X-ray sources: A Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Magnier</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenrg.2021.657712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Neutron microtomography to investigate the bone-implant interface – comparison with histological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Falentin-Daudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342500v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
               </w:r>
@@ -7076,51 +7076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bratislav Lukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7414,51 +7414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editors’ Choice—4D Neutron and X-ray Tomography Studies of High Energy Density Primary Batteries: Part II. Multi-Modal Microscopy of LiSOCl 2 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ziesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,51 +7574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,719 +7676,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-Based Neutron Scintillator Screens for Neutron Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Cool</w:t>
+                <w:t xml:space="preserve">Dynamics of Water Absorption in Callovo-Oxfordian Claystone Revealed With Multimodal X-Ray and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging6110124⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918037v1</w:t>
+                <w:t xml:space="preserve">hal-02506026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wiebicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346877v1</w:t>
+                <w:t xml:space="preserve">hal-03020460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Water Absorption in Callovo-Oxfordian Claystone Revealed With Multimodal X-Ray and Neutron Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorjan Dauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolajs Toropovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00006⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.299 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506026v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+                <w:t xml:space="preserve">Boron-Based Neutron Scintillator Screens for Neutron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chuirazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging6110124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251848v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.119254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020460v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D imaging of lithium-batteries using correlative neutron and X-ray tomography with a virtual unrolling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ziesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,295 +8736,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 4‐D Imaging of Fluid Flow in Rock by High‐Speed Neutron Tomography</w:t>
+                <w:t xml:space="preserve">What comes NeXT? – High-Speed Neutron Tomography at ILL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tudisco</w:t>
+                <w:t xml:space="preserve">Christian Tötzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etxegarai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hall</w:t>
+                <w:t xml:space="preserve">Ingo Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.‐m. Charalampidou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Couples</w:t>
+                <w:t xml:space="preserve">Sascha Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB016522⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.28640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924471v1</w:t>
+                <w:t xml:space="preserve">hal-04918017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What comes NeXT? – High-Speed Neutron Tomography at ILL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast 4‐D Imaging of Fluid Flow in Rock by High‐Speed Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tudisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tötzke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+                <w:t xml:space="preserve">M. Etxegarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Manke</w:t>
+                <w:t xml:space="preserve">E.‐m. Charalampidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Oswald</w:t>
+                <w:t xml:space="preserve">G. Couples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (20), pp.28640. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (4), pp.3557-3569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.028640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918017v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Operando High Resolution SANS and Neutron Imaging Reveals in-Situ Local Water Distribution in an Operating Fuel Cell</w:t>
               </w:r>
@@ -9438,51 +9438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9529,90 +9529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid water uptake in unconfined Callovo Oxfordian clay-rock studied with neutron and x-ray imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9810,64 +9810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-flow measurements in low permeability media with high pressure gradients using neutron imaging: Application to concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10527,1111 +10527,1102 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor condensation in fractured porous media revealed by in-situ rapid neutron tomography and numerical modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936341v1</w:t>
+                <w:t xml:space="preserve">hal-05570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Polymeric Fibers’Optimization as Refractory Castable Drying Agents - Insights From Direct Visualiza-tion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Dal Pont</w:t>
+                <w:t xml:space="preserve">Vapor condensation in fractured porous media revealed by in-situ rapid neutron tomography and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAFAR,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931458v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fibre orientation on the mechanical response of reinforced sand, detected with x-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Arciero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erminio Salvatore</w:t>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-Porto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GAF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202454411017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04936342v1</w:t>
+                <w:t xml:space="preserve">hal-05570249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Neutron Radiography/Tomography Studies to Characterize Gas Evolution and Two-Phase Flow System in Alkaline Water Electrolyzer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
+                <w:t xml:space="preserve">Towards Polymeric Fibers’Optimization as Refractory Castable Drying Agents - Insights From Direct Visualiza-tion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALAFAR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lima (Pérou), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936340v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state Li metal battery with hybrid electrolyte: An overview of the Horizon Europe SEATBELT project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fibre orientation on the mechanical response of reinforced sand, detected with x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Arciero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t>
+                <w:t xml:space="preserve">Erminio Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boulmier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Modoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées d’Électrochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS-Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. pp.11017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202454411017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748900v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Neutron and X-Ray Microtomography for Tracking Local Hydrogen and Carbon+Oxygen Distributions in Biomass Pyrolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Couture</w:t>
+                <w:t xml:space="preserve">Operando Neutron Radiography/Tomography Studies to Characterize Gas Evolution and Two-Phase Flow System in Alkaline Water Electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Liebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Markötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2022 World Congress of Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.22360630.v1⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco, France. pp.3104-3104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2024-02453104mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922946v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando Neutron Radiography Measurements of a Zero-Gap Alkaline Electrolysis Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state Li metal battery with hybrid electrolyte: An overview of the Horizon Europe SEATBELT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Renz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Couture</w:t>
+                <w:t xml:space="preserve">Ivan Trentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Electrolyte Fuel Cells &amp; Electrolyzers 22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Journées d’Électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923121v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water absorption mechanisms in Callovo-Oxfordian Clayrock quantied with x-ray and neutron tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+                <w:t xml:space="preserve">Combined Neutron and X-Ray Microtomography for Tracking Local Hydrogen and Carbon+Oxygen Distributions in Biomass Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Ossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">C2022 World Congress of Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, UK, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.22360630.v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910843v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials tthat predict dilatancy, grain greakage and cement damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossi Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11659,3121 +11650,3380 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-simultaneous neutron and X-ray tomography of crystallization-induced damage in porous rocks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando Neutron Radiography Measurements of a Zero-Gap Alkaline Electrolysis Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+                <w:t xml:space="preserve">Stefanie Renz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Electrolyte Fuel Cells &amp; Electrolyzers 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Atlanta (Georgia), United States. pp.1448-1448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-02391448mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755280v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">Water absorption mechanisms in Callovo-Oxfordian Clayrock quantied with x-ray and neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th seminar on refractories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6606663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04937579v1</w:t>
+                <w:t xml:space="preserve">hal-04910843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ investigation of compaction-induced fluid flow in Tuffeau di Maastricht using fast Neutron tomography</w:t>
+                <w:t xml:space="preserve">Quasi-simultaneous neutron and X-ray tomography of crystallization-induced damage in porous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bratislav Lukic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Couture</w:t>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMS 2022 - 5th International Conference on Tomography of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">ICTMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007725v1</w:t>
+                <w:t xml:space="preserve">hal-04755280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast x-ray tomography of immiscible fluid fingering in porous sandstone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ investigation of compaction-induced fluid flow in Tuffeau di Maastricht using fast Neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th int. Conf. on Tomography of Materials and Structures (ICTMS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICTMS 2022 - 5th International Conference on Tomography of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910914v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of 3D fingering of immiscible fluids in porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Couture</w:t>
+                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Bifurcation and Degradation in Geomaterials (IWBDG 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th seminar on refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, china, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6606663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911000v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition Between Wormholes in Dissolving Rocks Captured with 4D Tomography and Numerical models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast x-ray tomography of immiscible fluid fingering in porous sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">9th int. Conf. on Tomography of Materials and Structures (ICTMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936343v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray tomographies of a water-sensitive granular material (couscous) exposed to high relative humidity: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilija Vego</w:t>
+                <w:t xml:space="preserve">Experimental study of 3D fingering of immiscible fluids in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Workshop on Bifurcation and Degradation in Geomaterials (IWBDG 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936356v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Tomography as a Tool for Pin-Pointing Meteoritic Components in Impactites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Woracek</w:t>
+                <w:t xml:space="preserve">Competition Between Wormholes in Dissolving Rocks Captured with 4D Tomography and Numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936351v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Self-sealing in Callovo-Oxfordian Claystone Monitored With Multimodal X-Ray and Neutron Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray tomographies of a water-sensitive granular material (couscous) exposed to high relative humidity: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Vego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 1st annual event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.08012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178439v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wormhole Growth in Dissolving Limestones: Insights from 4D Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron Tomography as a Tool for Pin-Pointing Meteoritic Components in Impactites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefin Martell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Szymczak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Blach</w:t>
+                <w:t xml:space="preserve">Hektor Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Woracek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936347v1</w:t>
+                <w:t xml:space="preserve">hal-04936351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact evolution in granular materials with inherently anisotropic fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crack Self-sealing in Callovo-Oxfordian Claystone Monitored With Multimodal X-Ray and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoir Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+                <w:t xml:space="preserve">Alice Di Donna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURAD 1st annual event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936353v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization-induced damage in rocks using quasi-simultaneous X-ray and neutron tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wormhole Growth in Dissolving Limestones: Insights from 4D Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Sebaa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Helfen</w:t>
+                <w:t xml:space="preserve">Piotr Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Biot-Bazant conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755260v1</w:t>
+                <w:t xml:space="preserve">hal-04936347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Imaging Comparison of Lithium Electrodeposits By Neutron and X-Ray (Synchrotron and Laboratory) Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact evolution in granular materials with inherently anisotropic fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">240th ECS Leeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2021-02541808mtgabs⟩</w:t>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.06015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124906015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436559v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">In Situ Imaging Comparison of Lithium Electrodeposits By Neutron and X-Ray (Synchrotron and Laboratory) Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th PhotoMechanics – iDICs conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">240th ECS Leeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2021, Orlando, United States. pp.1808-1808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-02541808mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910622v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising miscible and immiscible fluid displacement in fractured Coquina rock by means of High-Speed Neutron tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erika Tudisco</w:t>
+                <w:t xml:space="preserve">Crystallization-induced damage in rocks using quasi-simultaneous X-ray and neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Sebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">The Biot-Bazant conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Evanston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936346v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the evolution of geometry and flow in dissolving rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+                <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th PhotoMechanics – iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04936364v1</w:t>
+                <w:t xml:space="preserve">hal-04910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of localized deformation and fluid flow in sedimentary rocks</w:t>
+                <w:t xml:space="preserve">Visualising miscible and immiscible fluid displacement in fractured Coquina rock by means of High-Speed Neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Stappen</w:t>
+                <w:t xml:space="preserve">Mohammad Madankan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maartje Houben</w:t>
+                <w:t xml:space="preserve">Elli Maria Charalampidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timotheus K.T. Wolterbeek</w:t>
+                <w:t xml:space="preserve">Lewis Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterPore2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936365v1</w:t>
+                <w:t xml:space="preserve">hal-04936346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Neutron and X-ray Time-Resolved Tomography of Wormhole Growth in Dissolving Limestones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+                <w:t xml:space="preserve">Visualization of localized deformation and fluid flow in sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Stappen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartje Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timotheus K.T. Wolterbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936360v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in laboratory testing of geomaterials with emphasis on imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observing the evolution of geometry and flow in dissolving rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936381v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of heterogeneity on transport properties of coquina using x-ray and high-speed neutron tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Tudisco</w:t>
+                <w:t xml:space="preserve">Combined Neutron and X-ray Time-Resolved Tomography of Wormhole Growth in Dissolving Limestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th HSTAM International Congress on Mechanics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Thessalonik, Greece</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936378v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dal Pont</w:t>
+                <w:t xml:space="preserve">Investigating the impact of heterogeneity on transport properties of coquina using x-ray and high-speed neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Madankan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli-Maria Charalampidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddi Etxegarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tudisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Concrete Spalling due to Fire Exposure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th HSTAM International Congress on Mechanics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Thessalonik, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936375v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Laboratory Hydraulic Fractures in Pre-Fractured Shale Using High-Resolution Optical and Neutron Imaging Techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in laboratory testing of geomaterials with emphasis on imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMA-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New York, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936372v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the influence of pore-scale geometry on wormhole formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marek Dohnalik</w:t>
+                <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felicetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Yarmohammadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Online, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Concrete Spalling due to Fire Exposure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936386v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron imaging of hydraulic flow within structural concrete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring Laboratory Hydraulic Fractures in Pre-Fractured Shale Using High-Resolution Optical and Neutron Imaging Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshan Roshankhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Rosakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ARMA-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465801v1</w:t>
+                <w:t xml:space="preserve">hal-04936372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determining the influence of pore-scale geometry on wormhole formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Dohnalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutron imaging of hydraulic flow within structural concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X-ray and neutron imaging investigation of liquid water uptake in unconfined Callovo-Oxfordian clay rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClayConf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14783,404 +15033,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state Li metal battery with hybrid electrolyte:An overview of the Horizon Europe SEATBELT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Trentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCED BATTERY POWER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state Li metal battery with hybrid electrolyte:Focus on hybrid Li3N interlayer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denis Louis Campéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Trentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Japan-France Joint Seminar on Battery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state Li metal battery with hybrid electrolyte: An overview of the Horizon Europe SEATBELT project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Trentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15190,133 +15440,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Imaging -- Geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaestner Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnudde Veerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3495-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15326,51 +15576,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary code to &amp;quot;Proposed Workflow for Real Mesoscale Meshes: From Neutron Tomography Images to Numerical Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15395,84 +15645,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId463"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15540,51 +15790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE74C1B3"/>
+    <w:nsid w:val="79B383B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15771,51 +16021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-tengattini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-3340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine H&#228;berlein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Brendel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Metzler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c03003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Vego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Felekis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alhede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundgren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gustschin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyong Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Losko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolfertz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hussey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78104-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tobias B. Wrammerfors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pierantoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sj&#246;gren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2024.02.889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad3cff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106550" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ziesche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Fransson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Suter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad3984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alwmark" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Woracek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alwmark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008222" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetra Markeviciute" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Puthia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Arvidsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sebold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neuwirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gilch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70030-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindblom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Halilovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Woracek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benders" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vergeldt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Altaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milicic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidakovic-Koch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsotsas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acd7a8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Robuschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132187" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04106755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mascle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rennan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawa Seo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buscarnera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01372-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cooper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Blach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Radlinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01356-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradbury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kardjilov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dewald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202302619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schillinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chuirazzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Craft" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cool" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08477-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lewis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Couples" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Buckman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tudisco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01873-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Martell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Alwmark" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Alwmark" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905647v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01486-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Disch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Koch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33694-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kilian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03846C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796505v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kok" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.911866" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00322H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01476-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03740399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papazoglou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.839368" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac02d4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falentin-Daudre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf603" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.657712" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Karabanova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Berdiyeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cherl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121287" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fernandez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106439" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddi Etxegarai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7120275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2020.100206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918029v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robinson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Mark&#246;tter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbfd9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Giroud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Atkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163939" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918037v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6110124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arlt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Finegan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heenan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13943-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Blanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3002147" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924471v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tudisco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxegarai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Charalampidou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couples" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016522" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T&#246;tzke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Oswald" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028640" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01266" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pluymakers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kaestner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00306" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roshankhah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marshall" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rubino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00129" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.039" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158205v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0639-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengattini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E And&#242;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa7b48" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.14.P.164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ando" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/9/095606" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Das" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60PT7NCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.021" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MG56CVG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5680" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936342v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Salvatore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454411017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936340v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-02453104mtgabs" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748900v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922946v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22360630.v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923121v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Renz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02391448mtgabs" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910987v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Chiara" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755280v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Helfen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordonnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910914v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911000v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936343v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936356v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936351v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hektor Jonas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936347v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13883" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936353v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755260v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sebaa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436559v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02541808mtgabs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936346v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Madankan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Maria Charalampidou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936364v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Vu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936365v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Stappen" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Houben" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus K.T. Wolterbeek" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Shinohara" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5293" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936360v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936381v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936378v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Maria Charalampidou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936372v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Roshankhah" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Rosakis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Andrade" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936386v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dohnalik" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465801v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748879v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748889v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580454v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918059v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaestner Anders" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Veerle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3495-2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-tengattini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-3340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine H&#228;berlein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Brendel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Metzler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c03003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Vego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Felekis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alhede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundgren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gustschin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyong Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Losko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolfertz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hussey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78104-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tobias B. Wrammerfors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pierantoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sj&#246;gren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2024.02.889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad3cff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ziesche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Fransson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Suter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad3984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetra Markeviciute" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Puthia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Arvidsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alwmark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Woracek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alwmark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106550" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sebold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neuwirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gilch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70030-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindblom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Halilovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Woracek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Altaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milicic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidakovic-Koch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsotsas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acd7a8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vergeldt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100330" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Robuschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132187" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04106755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mascle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rennan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawa Seo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buscarnera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01372-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cooper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Blach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Radlinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01356-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradbury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kardjilov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dewald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202302619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schillinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chuirazzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Craft" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cool" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08477-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lewis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Couples" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Buckman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tudisco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01873-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Martell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Alwmark" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Alwmark" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01486-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kok" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.911866" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Disch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Koch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33694-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918042v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kilian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03846C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00322H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01476-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03740399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papazoglou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.839368" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac02d4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.657712" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falentin-Daudre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf603" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Karabanova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Berdiyeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cherl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121287" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fernandez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106439" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddi Etxegarai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7120275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2020.100206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918029v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robinson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Mark&#246;tter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbfd9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Giroud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Atkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163939" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6110124" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arlt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Finegan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heenan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13943-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Blanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3002147" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T&#246;tzke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Oswald" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028640" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tudisco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxegarai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Charalampidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couples" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016522" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01266" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pluymakers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kaestner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00306" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roshankhah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marshall" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rubino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00129" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.039" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158205v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0639-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengattini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E And&#242;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa7b48" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.14.P.164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ando" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/9/095606" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Das" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60PT7NCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.021" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MG56CVG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5680" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936342v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Salvatore" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454411017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-02453104mtgabs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trentin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922946v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22360630.v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910987v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Chiara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923121v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Renz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02391448mtgabs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755280v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Helfen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007725v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordonnier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910914v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911000v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936356v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hektor Jonas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936347v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13883" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936353v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436559v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02541808mtgabs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755260v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sebaa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936346v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Madankan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Maria Charalampidou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936365v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Stappen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Houben" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus K.T. Wolterbeek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Shinohara" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5293" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936364v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Vu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936360v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936378v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Maria Charalampidou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936381v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Roshankhah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Rosakis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Andrade" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936386v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dohnalik" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465801v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918059v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaestner Anders" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Veerle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3495-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>