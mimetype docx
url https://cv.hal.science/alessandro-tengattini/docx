--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -956,3397 +956,3401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural insights into the mechanical behaviour of Lightweight Cemented Soils using X-ray microtomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+                <w:t xml:space="preserve">Towards in-situ water quantification via neutron imaging: insights from NeXT-Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.24.00003⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.075405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ad3cff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674785v1</w:t>
+                <w:t xml:space="preserve">hal-04793714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast vapour migration next to a depressurizing interface: A possible driving mechanism of explosive spalling revealed by neutron imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107508⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174 (3), pp.106550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04549115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based high-resolution neutron image formation analysis using intensified CMOS cameras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hussey</w:t>
+                <w:t xml:space="preserve">Combined Neutron and X‐Ray Tomography—A Versatile and Non‐Destructive Tool in Planetary Geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Woracek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-78104-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JE008222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918061v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory neutron tomography of articular cartilage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Understanding water dynamics in operating fuel cells by operando neutron tomography: investigation of different flow field designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ziesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Fransson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2024.02.889⟩</w:t>
+              <w:t xml:space="preserve">Journal of physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.025021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918053v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron tomography analysis of permeability‐enhancing additives in refractory castables</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systemically administered zoledronic acid activates locally implanted synthetic hydroxyapatite particles enhancing peri-implant bone formation: A regenerative medicine approach to improve fracture fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetra Markeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Puthia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnea Arvidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.19963⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.354-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634265v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards in-situ water quantification via neutron imaging: insights from NeXT-Grenoble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+                <w:t xml:space="preserve">BNPLA: borated plastic for 3D-printing of thermal and cold neutron shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Neuwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cubitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Gilch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (7), pp.075405. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ad3cff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-70030-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793714v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding water dynamics in operating fuel cells by operando neutron tomography: investigation of different flow field designs</w:t>
+                <w:t xml:space="preserve">Polarized neutron imaging at NeXT (neutron and x-ray tomograph) at Institut Laue Langevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hack</w:t>
+                <w:t xml:space="preserve">U. Oji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Ziesche</w:t>
+                <w:t xml:space="preserve">L. Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilda Fransson</w:t>
+                <w:t xml:space="preserve">I. Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Suter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
+                <w:t xml:space="preserve">R. Cubitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.025021. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad3984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0210028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918051v1</w:t>
+                <w:t xml:space="preserve">hal-04918060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemically administered zoledronic acid activates locally implanted synthetic hydroxyapatite particles enhancing peri-implant bone formation: A regenerative medicine approach to improve fracture fixation</w:t>
+                <w:t xml:space="preserve">In-situ neutron imaging of delayed crack propagation of high strength martensitic steel under hydrogen embrittlement conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vetra Markeviciute</w:t>
+                <w:t xml:space="preserve">David Lindblom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Puthia</w:t>
+                <w:t xml:space="preserve">Armin Halilović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnea Arvidsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elin Törnquist</w:t>
+                <w:t xml:space="preserve">Robin Woracek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.03.005⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 895, pp.146215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918052v1</w:t>
+                <w:t xml:space="preserve">hal-04918056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Neutron and X‐Ray Tomography—A Versatile and Non‐Destructive Tool in Planetary Geosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural insights into the mechanical behaviour of Lightweight Cemented Soils using X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martell</w:t>
+                <w:t xml:space="preserve">Enza Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alwmark</w:t>
+                <w:t xml:space="preserve">M Arciero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Woracek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Hall</w:t>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JE008222⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.24.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918055v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron tomography analysis of permeability‐enhancing additives in refractory castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+                <w:t xml:space="preserve">A. Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106550⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.19963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905525v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNPLA: borated plastic for 3D-printing of thermal and cold neutron shielding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast vapour migration next to a depressurizing interface: A possible driving mechanism of explosive spalling revealed by neutron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Neuwirth</w:t>
+                <w:t xml:space="preserve">Roberto Felicetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Yarmohammadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-70030-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.107508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04918057v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized neutron imaging at NeXT (neutron and x-ray tomograph) at Institut Laue Langevin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-based high-resolution neutron image formation analysis using intensified CMOS cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gustschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Oji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Yiyong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Helfen</w:t>
+                <w:t xml:space="preserve">Adrian Losko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Manke</w:t>
+                <w:t xml:space="preserve">Alexander Wolfertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cubitt</w:t>
+                <w:t xml:space="preserve">Daniel Hussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (6), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0210028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-78104-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918060v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ neutron imaging of delayed crack propagation of high strength martensitic steel under hydrogen embrittlement conditions</w:t>
+                <w:t xml:space="preserve">Exploratory neutron tomography of articular cartilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lindblom</w:t>
+                <w:t xml:space="preserve">E. Tobias B. Wrammerfors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Halilović</w:t>
+                <w:t xml:space="preserve">Maria Pierantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Woracek</w:t>
+                <w:t xml:space="preserve">Amanda Sjögren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 895, pp.146215. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (6), pp.702-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2024.02.889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918056v1</w:t>
+                <w:t xml:space="preserve">hal-04918053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tomographic imaging to numerical simulations: an open-source workflow for true morphology mesoscale FE meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous swelling of couscous particles exposed to a high relative humidity air, as revealed by TD-NMR and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Vego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Richard Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Vergeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Dijksman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2023.184⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487104v1</w:t>
+                <w:t xml:space="preserve">hal-04918044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron Imaging Experiments to Study Mass Transport in Commercial Titanium Felt Porous Transport Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Altaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Milicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vidakovic-Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsotsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170 (6), pp.064507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1945-7111/acd7a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous swelling of couscous particles exposed to a high relative humidity air, as revealed by TD-NMR and X-ray tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Benders</w:t>
+                <w:t xml:space="preserve">A two-stage study of steel corrosion and internal cracking revealed by multimodal tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Alhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelke Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Robuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100330⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 394, pp.132187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918044v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage study of steel corrosion and internal cracking revealed by multimodal tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelke Dijkstra</w:t>
+                <w:t xml:space="preserve">Investigation of salt precipitation dynamic in porous media by X-ray and Neutron dual-modality imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samanta Robuschi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132187⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2023009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918049v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of salt precipitation dynamic in porous media by X-ray and Neutron dual-modality imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Deschamps</w:t>
+                <w:t xml:space="preserve">Rapid In Situ Neutron Tomography and X-ray Imaging of Vapor Condensation in Fractured Sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Rennan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/stet/2023009⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (2), pp.327-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-02014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106755v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid In Situ Neutron Tomography and X-ray Imaging of Vapor Condensation in Fractured Sandstone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+                <w:t xml:space="preserve">Experimental and analytical assessment of fracture criteria for non-spherical sand grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawa Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritesh Gupta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Buscarnera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150 (2), pp.327-357. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-02014-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-023-01372-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496031v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical assessment of fracture criteria for non-spherical sand grains</w:t>
+                <w:t xml:space="preserve">4D tomography reveals a complex relationship between wormhole advancement and permeability variation in dissolving rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawa Seo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Max Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Buscarnera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-023-01372-5⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.104407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905544v1</w:t>
+                <w:t xml:space="preserve">hal-04918045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D tomography reveals a complex relationship between wormhole advancement and permeability variation in dissolving rocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of water sorption on the microstructure of a hydro-sensitive granular material (couscous) deduced from simultaneous neutron and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Vego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2023.104407⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-023-01356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918045v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of water sorption on the microstructure of a hydro-sensitive granular material (couscous) deduced from simultaneous neutron and X-ray tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilija Vego</w:t>
+                <w:t xml:space="preserve">Visualizing Lithium Ion Transport in Solid‐State Li–S Batteries Using 6 Li Contrast Enhanced Neutron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-023-01356-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202302619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905555v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Lithium Ion Transport in Solid‐State Li–S Batteries Using 6 Li Contrast Enhanced Neutron Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From tomographic imaging to numerical simulations: an open-source workflow for true morphology mesoscale FE meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Dewald</w:t>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (38), </w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.158-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202302619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2023.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918046v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate effect on the moisture clog while drying refractory castables: A neutron tomography perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanically inspired investigation of cemented granular materials: part I—from X-ray micro tomography to measurable model variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Pandolfelli</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18902⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.35-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-022-01486-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342494v1</w:t>
+                <w:t xml:space="preserve">hal-04905647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of borated scintillator screens for high-resolution neutron imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Chuirazzi</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of transient condensed water vapour migration through cracked concrete as revealed by neutron and x-ray imaging: Effect of initial saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Craft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-022-08477-w⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927708v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof of moisture clog through neutron tomography in a porous medium under truly one‐directional drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">The scale of a martian hydrothermal system explored using combined neutron and x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefin Martell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Luz</w:t>
+                <w:t xml:space="preserve">Carl Alwmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luke Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18297⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (19), pp.eabn3044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn3044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342498v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying of mortar at ambient temperature studied using high resolution neutron tomography and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4377,2062 +4381,2058 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131, pp.104586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Imbibition and Pressure-Driven Flow in a Microporous Deformed Limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Couples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 146 (3), pp.559-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-022-01873-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale of a martian hydrothermal system explored using combined neutron and x-ray tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution neutron imaging of salt precipitation and water transport in zero-gap CO2 electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Daly</w:t>
+                <w:t xml:space="preserve">Joey Disch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hall</w:t>
+                <w:t xml:space="preserve">Susanne Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanna Alwmark</w:t>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (19), pp.eabn3044. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn3044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33694-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918041v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanically inspired investigation of cemented granular materials: part I—from X-ray micro tomography to measurable model variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Water management in anion-exchange membrane water electrolyzers under dry cathode operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Disch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Andò</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophia Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-022-01486-9⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (32), pp.20778-20784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2RA03846C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905647v1</w:t>
+                <w:t xml:space="preserve">hal-04918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of transient condensed water vapour migration through cracked concrete as revealed by neutron and x-ray imaging: Effect of initial saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+                <w:t xml:space="preserve">The Hydration State of Bone Tissue Affects Contrast in Neutron Tomographic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joeri Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162, pp.106987. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.911866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496044v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydration State of Bone Tissue Affects Contrast in Neutron Tomographic Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+                <w:t xml:space="preserve">The effect of high relative humidity on a network of water-sensitive particles (couscous) as revealed by in situ X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Vego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.911866⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (25), pp.4747-4755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00322H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796505v1</w:t>
+                <w:t xml:space="preserve">hal-04905581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution neutron imaging of salt precipitation and water transport in zero-gap CO2 electrolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanically inspired investigation of cemented granular materials: part II— from experiments to modelling and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itai Einav</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33694-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-022-01476-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918043v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water management in anion-exchange membrane water electrolyzers under dry cathode operation</w:t>
+                <w:t xml:space="preserve">X-Ray Imaging of Immiscible Fluid Fingering Patterns in a Natural High Porosity Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Koch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2RA03846C⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.839368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.839368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918042v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of high relative humidity on a network of water-sensitive particles (couscous) as revealed by in situ X-ray tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilija Vego</w:t>
+                <w:t xml:space="preserve">Heating rate effect on the moisture clog while drying refractory castables: A neutron tomography perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00322H⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.1706-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905581v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanically inspired investigation of cemented granular materials: part II— from experiments to modelling and back</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental proof of moisture clog through neutron tomography in a porous medium under truly one‐directional drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Itai Einav</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-022-01476-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.3534-3543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905643v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Imaging of Immiscible Fluid Fingering Patterns in a Natural High Porosity Rock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of borated scintillator screens for high-resolution neutron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couture</w:t>
+                <w:t xml:space="preserve">William Chuirazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Papazoglou</w:t>
+                <w:t xml:space="preserve">Aaron Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.839368. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331 (12), pp.5287-5295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.839368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-022-08477-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740399v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Dual modality neutron and x-ray tomography for enhanced image analysis of the bone-metal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147 (3), pp.106503. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac02d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346862v1</w:t>
+                <w:t xml:space="preserve">hal-03253263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual modality neutron and x-ray tomography for enhanced image analysis of the bone-metal interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erika Tudisco</w:t>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (3), pp.106503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac02d4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253263v1</w:t>
+                <w:t xml:space="preserve">hal-04346862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Neutron microtomography to investigate the bone-implant interface – comparison with histological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Törnquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Falentin-Daudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342500v1</w:t>
+                <w:t xml:space="preserve">hal-03210006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography Imaging of Lithium Electrodeposits Using Neutron, Synchrotron X-ray, and Laboratory X-ray sources: A Comparison</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.657712⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262977v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron microtomography to investigate the bone-implant interface – comparison with histological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomography Imaging of Lithium Electrodeposits Using Neutron, Synchrotron X-ray, and Laboratory X-ray sources: A Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elin Törnquist</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Falentin-Daudre</w:t>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.657712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210006v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous x-ray and neutron 4D tomographic study of drying-driven hydro-mechanical behavior of cement-based materials at moderate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,422 +6463,422 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.106503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron radiography for local modelling of thermochemical heat storage reactors: Case study on SrCl2‐NH3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A closer look at corrosion of steel reinforcement bars in concrete using 3D neutron and X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Robuschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelke Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Karabanova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignasi Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121287⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, pp.106439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918040v1</w:t>
+                <w:t xml:space="preserve">hal-04918039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look at corrosion of steel reinforcement bars in concrete using 3D neutron and X-ray computed tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samanta Robuschi</w:t>
+                <w:t xml:space="preserve">Neutron radiography for local modelling of thermochemical heat storage reactors: Case study on SrCl2‐NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Karabanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Berdiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Fernandez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bücherl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144, pp.106439. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.121287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918039v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Single-Phase Fluid-Flow Heterogeneity Due to Localised Deformation in a Porous Rock Using Rapid Neutron Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddi Etxegarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (12), pp.275. </w:t>
@@ -7050,77 +7050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron imaging for geomechanics: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bratislav Lukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7284,1111 +7284,1111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental proof of moisture clog through neutron tomography in a porous medium under truly one‐directional drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.18297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editors’ Choice—4D Neutron and X-ray Tomography Studies of High Energy Density Primary Batteries: Part II. Multi-Modal Microscopy of LiSOCl 2 Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Ziesche</w:t>
+                <w:t xml:space="preserve">NeXT-Grenoble, the Neutron and X-ray tomograph in Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Robinson</w:t>
+                <w:t xml:space="preserve">Benjamin Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Markötter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Duncan Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (14), pp.140509. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 968, pp.163939 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbfd9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.163939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918029v1</w:t>
+                <w:t xml:space="preserve">hal-03490372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeXT-Grenoble, the Neutron and X-ray tomograph in Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editors’ Choice—4D Neutron and X-ray Tomography Studies of High Energy Density Primary Batteries: Part II. Multi-Modal Microscopy of LiSOCl 2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ziesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Markötter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Duncan Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 968, pp.163939 -. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (14), pp.140509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.163939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abbfd9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490372v1</w:t>
+                <w:t xml:space="preserve">hal-04918029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Water Absorption in Callovo-Oxfordian Claystone Revealed With Multimodal X-Ray and Neutron Tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+                <w:t xml:space="preserve">Boron-Based Neutron Scintillator Screens for Neutron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chuirazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Cool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (11), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging6110124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506026v1</w:t>
+                <w:t xml:space="preserve">hal-04918037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (20), pp.119254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020460v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+                <w:t xml:space="preserve">Dynamics of Water Absorption in Callovo-Oxfordian Claystone Revealed With Multimodal X-Ray and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251848v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-Based Neutron Scintillator Screens for Neutron Imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">spam: Software for Practical Analysis of Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Stamati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wiebicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging6110124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (51), pp.2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.02286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918037v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of common simplifications on the drying of cement-based materials up to moderate temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
+                <w:t xml:space="preserve">Some Observations on Testing Conditions of High-Temperature Experiments on Concrete: An Insight from Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorjan Dauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolajs Toropovs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (20), pp.119254. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.299 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01392-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346877v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D imaging of lithium-batteries using correlative neutron and X-ray tomography with a virtual unrolling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ziesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,90 +8491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fluid Ingress Detection in Geomaterials Using K-Band Frequency Modulated Continuous Wave Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Couples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.111027-111041. </w:t>
@@ -8612,64 +8612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of evolving moisture profiles in concrete samples subjected to temperature gradient by means of rapid neutron tomography: Influence of boundary conditions, hygro‐thermal loading history and spalling mitigation additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,64 +8755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What comes NeXT? – High-Speed Neutron Tomography at ILL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tötzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etxegarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.‐m. Charalampidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,602 +9272,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron imaging: a new possibility for laboratory observation of hydraulic fractures in shale?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Marshall</w:t>
+                <w:t xml:space="preserve">Liquid water uptake in unconfined Callovo Oxfordian clay-rock studied with neutron and x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Rubino</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00129⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-018-0639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918011v1</w:t>
+                <w:t xml:space="preserve">hal-02158205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-flow measurements in low permeability media with high pressure gradients using neutron imaging: Application to concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of moisture migration in concrete at high temperature through in-situ neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ando</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Dauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toropovs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.039⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994211v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid water uptake in unconfined Callovo Oxfordian clay-rock studied with neutron and x-ray imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Fluid-flow measurements in low permeability media with high pressure gradients using neutron imaging: Application to concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-018-0639-4⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 890, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158205v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of moisture migration in concrete at high temperature through in-situ neutron tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutron imaging: a new possibility for laboratory observation of hydraulic fractures in shale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roshankhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dauti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">Edward Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Toropovs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Briffaut</w:t>
+                <w:t xml:space="preserve">V. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111, pp.41-55. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.316-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876929v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-flow measurements in low permeability media with high pressure gradients using neutron imaging: Application to concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9884,81 +9884,81 @@
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918010v1</w:t>
+                <w:t xml:space="preserve">hal-01994211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of digital volume correlation for multimodality image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Tudisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10152,51 +10152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalisphera: an analytical tool to reproduce the partial volume effect of spheres imaged in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10269,77 +10269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arghya Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.382-405. </w:t>
@@ -10415,77 +10415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arghya Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.281-296. </w:t>
@@ -10561,476 +10561,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Vapor condensation in fractured porous media revealed by in-situ rapid neutron tomography and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570318v1</w:t>
+                <w:t xml:space="preserve">hal-04936341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor condensation in fractured porous media revealed by in-situ rapid neutron tomography and numerical modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bratislav Lukić</w:t>
+                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936341v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du front de diffusion de l'eau dans une illite désaturée en eau : Mesure par tomographie de neutrons et modélisation associée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Multiscale experimental comparison of water diffusion by neutron tomography in a porous clay medium partially water-saturated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">9th Clay Conference : International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570249v1</w:t>
+                <w:t xml:space="preserve">hal-05570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Polymeric Fibers’Optimization as Refractory Castable Drying Agents - Insights From Direct Visualiza-tion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAFAR,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lima (Pérou), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11211,64 +11211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Liebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Markötter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11470,51 +11470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Ossler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11572,191 +11572,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials tthat predict dilatancy, grain greakage and cement damage</w:t>
+                <w:t xml:space="preserve">Quasi-simultaneous neutron and X-ray tomography of crystallization-induced damage in porous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossi Chiara</w:t>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Helfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">ICTMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910987v1</w:t>
+                <w:t xml:space="preserve">hal-04755280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando Neutron Radiography Measurements of a Zero-Gap Alkaline Electrolysis Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Renz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Kardjilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11765,633 +11782,616 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Electrolyte Fuel Cells &amp; Electrolyzers 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Atlanta (Georgia), United States. pp.1448-1448, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/MA2022-02391448mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water absorption mechanisms in Callovo-Oxfordian Clayrock quantied with x-ray and neutron tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-simultaneous neutron and X-ray tomography of crystallization-induced damage in porous rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+                <w:t xml:space="preserve">A constitutive model for lightly cemented granular materials tthat predict dilatancy, grain greakage and cement damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi Chiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ALERT European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755280v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ investigation of compaction-induced fluid flow in Tuffeau di Maastricht using fast Neutron tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Couture</w:t>
+                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cordonnier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTMS 2022 - 5th International Conference on Tomography of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th seminar on refractories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, china, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6606663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007725v1</w:t>
+                <w:t xml:space="preserve">hal-04937579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Tomography Analysis of Drying - Proof of Moisture Clog and Heating Rate Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+                <w:t xml:space="preserve">In-situ investigation of compaction-induced fluid flow in Tuffeau di Maastricht using fast Neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th seminar on refractories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTMS 2022 - 5th International Conference on Tomography of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937579v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast x-ray tomography of immiscible fluid fingering in porous sandstone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bratislav Lukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12429,90 +12429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of 3D fingering of immiscible fluids in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Papazoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12550,103 +12550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition Between Wormholes in Dissolving Rocks Captured with 4D Tomography and Numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Cooper</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrzej Radlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
@@ -12669,1526 +12669,1526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray tomographies of a water-sensitive granular material (couscous) exposed to high relative humidity: an experimental study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wormhole Growth in Dissolving Limestones: Insights from 4D Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908012⟩</w:t>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936356v1</w:t>
+                <w:t xml:space="preserve">hal-04936347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Tomography as a Tool for Pin-Pointing Meteoritic Components in Impactites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Woracek</w:t>
+                <w:t xml:space="preserve">In Situ Imaging Comparison of Lithium Electrodeposits By Neutron and X-Ray (Synchrotron and Laboratory) Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">240th ECS Leeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2021, Orlando, United States. pp.1808-1808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-02541808mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936351v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Self-sealing in Callovo-Oxfordian Claystone Monitored With Multimodal X-Ray and Neutron Tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact evolution in granular materials with inherently anisotropic fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
+                <w:t xml:space="preserve">Gustavo Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Charrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAD 1st annual event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.06015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124906015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178439v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wormhole Growth in Dissolving Limestones: Insights from 4D Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Blach</w:t>
+                <w:t xml:space="preserve">Crystallization-induced damage in rocks using quasi-simultaneous X-ray and neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Sebaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Biot-Bazant conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Evanston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936347v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact evolution in granular materials with inherently anisotropic fabric</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th PhotoMechanics – iDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936353v1</w:t>
+                <w:t xml:space="preserve">hal-04910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Imaging Comparison of Lithium Electrodeposits By Neutron and X-Ray (Synchrotron and Laboratory) Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualising miscible and immiscible fluid displacement in fractured Coquina rock by means of High-Speed Neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Madankan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli Maria Charalampidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Helen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tudisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">240th ECS Leeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InterPore2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436559v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization-induced damage in rocks using quasi-simultaneous X-ray and neutron tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Sebaa</w:t>
+                <w:t xml:space="preserve">X-ray tomographies of a water-sensitive granular material (couscous) exposed to high relative humidity: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Vego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Biot-Bazant conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders &amp; Grains 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.08012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755260v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal hydromechanical analysis of swelling rocks with DVC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
+                <w:t xml:space="preserve">Neutron Tomography as a Tool for Pin-Pointing Meteoritic Components in Impactites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefin Martell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Alwmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hektor Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Woracek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th PhotoMechanics – iDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910622v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualising miscible and immiscible fluid displacement in fractured Coquina rock by means of High-Speed Neutron tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crack Self-sealing in Callovo-Oxfordian Claystone Monitored With Multimodal X-Ray and Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoir Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Madankan</w:t>
+                <w:t xml:space="preserve">Alice Di Donna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elli Maria Charalampidou</w:t>
+                <w:t xml:space="preserve">Nicolas Zalamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Helen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EURAD 1st annual event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936346v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of localized deformation and fluid flow in sedimentary rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing the evolution of geometry and flow in dissolving rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Stappen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Shinohara</w:t>
+                <w:t xml:space="preserve">Phung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5293⟩</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936365v1</w:t>
+                <w:t xml:space="preserve">hal-04936364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the evolution of geometry and flow in dissolving rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Magni</w:t>
+                <w:t xml:space="preserve">Visualization of localized deformation and fluid flow in sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Stappen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maartje Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timotheus K.T. Wolterbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phung Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Radlinski</w:t>
+                <w:t xml:space="preserve">Takahiro Shinohara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+              <w:t xml:space="preserve">23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936364v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Neutron and X-ray Time-Resolved Tomography of Wormhole Growth in Dissolving Limestones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Radlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
@@ -14211,290 +14211,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of heterogeneity on transport properties of coquina using x-ray and high-speed neutron tomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in laboratory testing of geomaterials with emphasis on imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Cinno Viggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th HSTAM International Congress on Mechanics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Thessalonik, Greece</w:t>
+              <w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936378v1</w:t>
+                <w:t xml:space="preserve">hal-04936381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in laboratory testing of geomaterials with emphasis on imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the impact of heterogeneity on transport properties of coquina using x-ray and high-speed neutron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Madankan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli-Maria Charalampidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddi Etxegarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tudisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Reykavik, Iceland</w:t>
+              <w:t xml:space="preserve">12th HSTAM International Congress on Mechanics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Thessalonik, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936381v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash vaporization next to an opening crack: a possible explanation of the explosive nature of concrete spalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Felicetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Yarmohammadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14545,51 +14545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Laboratory Hydraulic Fractures in Pre-Fractured Shale Using High-Resolution Optical and Neutron Imaging Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshan Roshankhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14657,77 +14657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the influence of pore-scale geometry on wormhole formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Radlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Dohnalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14795,64 +14795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron imaging of hydraulic flow within structural concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Yehya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14890,64 +14890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and neutron imaging investigation of liquid water uptake in unconfined Callovo-Oxfordian clay rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Andò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15590,90 +15590,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary code to &amp;quot;Proposed Workflow for Real Mesoscale Meshes: From Neutron Tomography Images to Numerical Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Cheikh Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Henrique Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15790,51 +15790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79B383B9"/>
+    <w:nsid w:val="AF8B1ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16021,51 +16021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-tengattini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-3340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine H&#228;berlein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Brendel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Metzler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c03003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Vego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Felekis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alhede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundgren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gustschin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyong Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Losko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolfertz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hussey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78104-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tobias B. Wrammerfors" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pierantoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sj&#246;gren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2024.02.889" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad3cff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ziesche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Fransson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Suter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad3984" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetra Markeviciute" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Puthia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Arvidsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alwmark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Woracek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alwmark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008222" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106550" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918057v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sebold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neuwirth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gilch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70030-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindblom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Halilovi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Woracek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Altaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milicic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidakovic-Koch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsotsas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acd7a8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vergeldt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100330" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Robuschi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132187" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04106755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mascle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Deschamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rennan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawa Seo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buscarnera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01372-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cooper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Blach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Radlinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01356-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradbury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kardjilov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dewald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202302619" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schillinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chuirazzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Craft" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cool" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08477-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lewis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Couples" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Buckman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tudisco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01873-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918041v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Martell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Alwmark" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Alwmark" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3044" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01486-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kok" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.911866" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Disch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Koch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33694-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918042v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kilian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03846C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00322H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01476-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03740399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papazoglou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.839368" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac02d4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262977v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.657712" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillaume" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falentin-Daudre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf603" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Karabanova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Berdiyeva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cherl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121287" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fernandez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106439" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddi Etxegarai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7120275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2020.100206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918029v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robinson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Mark&#246;tter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbfd9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Giroud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Atkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163939" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6110124" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arlt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Finegan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heenan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13943-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Blanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3002147" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T&#246;tzke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Oswald" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028640" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tudisco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxegarai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Charalampidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couples" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016522" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01266" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pluymakers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kaestner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00306" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roshankhah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marshall" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rubino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00129" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.039" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158205v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0639-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengattini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E And&#242;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa7b48" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.14.P.164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ando" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/9/095606" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Das" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60PT7NCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.021" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MG56CVG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5680" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936342v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Salvatore" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454411017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-02453104mtgabs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trentin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922946v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22360630.v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910987v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Chiara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923121v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Renz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02391448mtgabs" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755280v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Helfen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007725v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordonnier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910914v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911000v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936356v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936351v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hektor Jonas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936347v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13883" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936353v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906015" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436559v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02541808mtgabs" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755260v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sebaa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936346v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Madankan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Maria Charalampidou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936365v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Stappen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Houben" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus K.T. Wolterbeek" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Shinohara" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5293" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936364v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Vu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936360v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936378v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Maria Charalampidou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936381v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Roshankhah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Rosakis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Andrade" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936386v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dohnalik" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465801v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918059v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaestner Anders" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Veerle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3495-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessandro-tengattini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0320-3340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312056X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib El Faqir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tengattini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01060-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bohn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine H&#228;berlein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Brendel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Metzler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c03003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Vego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Felekis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Modesto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdel Sater" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2025.104045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alhede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelke Dijkstra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lundgren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nemati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Luki&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104872" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad3cff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alwmark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Woracek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alwmark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ziesche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Fransson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Suter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad3984" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetra Markeviciute" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Puthia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Arvidsson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin T&#246;rnquist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sebold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neuwirth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gilch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70030-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Oji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Helfen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cubitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0210028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindblom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Halilovi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Woracek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrotta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Vitale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arciero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.24.00003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tengattini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandolfelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felicetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Yarmohammadian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gustschin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyong Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Losko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolfertz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hussey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78104-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tobias B. Wrammerfors" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pierantoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sj&#246;gren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2024.02.889" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Benders" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vergeldt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Dijksman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100330" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Altaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milicic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vidakovic-Koch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsotsas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acd7a8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Robuschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132187" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04106755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mascle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Deschamps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rennan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-02014-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawa Seo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Buscarnera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01372-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cooper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Blach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Radlinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2023.104407" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01356-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bradbury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kardjilov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dewald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202302619" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Henrique Moreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2023.184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Einav" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01486-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106987" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Martell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Alwmark" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Daly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hall" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Alwmark" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn3044" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104586" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lewis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Couples" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Buckman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tudisco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01873-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Disch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Koch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33694-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Kilian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA03846C" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri Kok" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.911866" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00322H" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01476-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03740399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papazoglou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.839368" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18902" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Luz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18297" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Schillinger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chuirazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Craft" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cool" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08477-w" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253263v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac02d4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106503" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falentin-Daudre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf603" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262977v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.657712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551203v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106439" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918040v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Karabanova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Berdiyeva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cherl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121287" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddi Etxegarai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7120275" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmin Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Dat Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rosini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229836" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2020.100206" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496077v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128755" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490372v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Giroud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Atkins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163939" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Robinson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Mark&#246;tter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abbfd9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918037v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging6110124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346877v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119254" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavropoulou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Stamati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cailletaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiebicke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02286" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorjan Dauti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolajs Toropovs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01392-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arlt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Finegan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heenan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13943-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Blanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3002147" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cheikh Sleiman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kisuka" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12371" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T&#246;tzke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Manke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Oswald" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028640" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tudisco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etxegarai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.&#8208;m. Charalampidou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couples" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016522" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149053v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Porcar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01266" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918019v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pluymakers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kaestner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00306" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0639-4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876929v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toropovs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.06.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918010v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.039" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918011v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roshankhah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Marshall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rubino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00129" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01994211v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tengattini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E And&#242;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aa7b48" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Einav" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.14.P.164" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ando" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/9/095606" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghya Das" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60PT7NCH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.021" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MG56CVG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5680" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570249v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#233;sert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570318v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ferrage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936342v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminio Salvatore" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modoni" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202454411017" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936340v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-02453104mtgabs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denis Louis Camp&#233;on" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulmier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lafort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Nowak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trentin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922946v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Larsson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Couture" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.22360630.v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755280v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Helfen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923121v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Renz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-02391448mtgabs" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910987v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Chiara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6606663" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007725v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordonnier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910914v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911000v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13883" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436559v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02541808mtgabs" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936353v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pinz&#243;n" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124906015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Sebaa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910622v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Madankan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Maria Charalampidou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Helen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936356v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908012" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936351v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hektor Jonas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03178439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Donna" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalamea" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936364v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phung Vu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1010" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936365v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Stappen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maartje Houben" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus K.T. Wolterbeek" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Shinohara" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5293" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936360v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936378v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Maria Charalampidou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936372v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Roshankhah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marshall" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Rosakis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Andrade" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936386v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dohnalik" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465801v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02086347v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camps" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748879v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Daher" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748889v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580454v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918059v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaestner Anders" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Veerle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3495-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527479v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e2028c9c2f01e9d035732d996eb9aa87a1e0b122;origin=https://hal.archives-ouvertes.fr/hal-04527479;visit=swh:1:snp:244b10a0dea444f6dc6b6093511fca1ec0951a69;anchor=swh:1:rel:691df2375ad4f4ac1ce4b5c6aaf0dbda0cfd331c;path=/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>