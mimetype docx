--- v0 (2026-03-29)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessi Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6933-6149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 8167 Orient & Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voici une liste pour le moment </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">limitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux publications récentes et travaux en cours:—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vitali Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, Michaël E. Sinatra; Marcello Vitali-Rosati, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arabluatex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">icite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oldstandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition critique multilingue imprimée à l'édition numérique: l'autorité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la médecine arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Grèce à la Chine. Origines de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissection médicale chez Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessi, Robert; Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oppositions religieuses à la dissection médicale. Le regard du médecin arabe Ibn Abī Uṣaybiʿah sur ses prédécesseurs grecs, alexandrins et arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques imprimées et numériques: de l'homme à la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ἀκρασίη: [Hippocrate], Humeurs 9 (V 488.15-490.8 Littré, 168, 3-13 Overwien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Veillard; Olivier Renaut; Dimitri El Murr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophes face au vice, de Socrate à Augustin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, Brill, pp.56-71, 2020, Philosophia antiqua, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432390_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Galen in Ibn Abī Uṣaybiʿah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Bouras-Vallianatos; Barbara Zipser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill Companion to the Reception of Galen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Brill, pp.279-303, 2019, Brill's Companions to Classical Reception, 978-90-04-30221-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004394353_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabic Version of Galen’s Commentary on Hippocrates’ ‘Epidemics’, Book Two, as a source for the Hippocratic Text: First Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter E. Pormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics in Context. Greek Commentaries on Hippocrates in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, De Gruyter, pp.71-90, 2012, Scientia Graeco-Arabica, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110259803.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Program And Teaching Led by The Master in Hippocrates’ Epidemics 2, 4 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocrates and Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.117-135, 2010, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004172487.i-566.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Hippocratis Epidemiarum librum I Commentariorum I-III Versionem Arabicam, written by Galen and edited by Uwe Vagelpohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5-6), pp.663-673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis: Using LuaLaTeX for Producing TEI xml Compliant Critical Editions and Highlighting Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Collecting, Preserving, and Disseminating Endangered Cultural Heritage for New Understandings through Multilingual Approaches, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les nouveaux horizons épistémologiques offerts par les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CRIHN-GREN @ ACFAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael E. Sinatra, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Doctors and Texts Did Circulate between the Arabic and Byzantine Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Byzantine Studies: Byzantium Bridge Between Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Grimm-Stadelmann; Alain Touwaide, Aug 2022, Venezia and Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’édition critique multilingue imprimée à l’édition numérique: l'autorité en question (conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Eugénie Matthey-Jonais; Joyce Boro, May 2021, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Inspiration’ as a Source for Parallel Redactions in the Epidemics II, IV and VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Colloquium Hippocraticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Oct 2021, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jews, Christians and Muslims as Colleagues an Collaborators in the Abbasid Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan P. Gibson, Nov 2020, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du grec à l'arabe: remarques sur les parties du discours et sur l'usage des prépositions dans la littérature médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Parties du discours»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Hnid, Feb 2020, Paris (INALCO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis for LuaLATEX: multilingual critical editions and highlighting of borrowings, circulation of ideas and parallel writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding and Encoding: New Approaches to the Study of Syriac and Arabic Translations Of Greek Scientific and Philosophical Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grigory Kessel, Oct 2019, Wien, Österreich, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis pour LuaLaTeX - Éditions critiques multilingues, valorisation des emprunts, circulations et rédactions parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Dominic Forest; Cecily Raynor; Jeanne Hourez, May 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise médicale dans les Épidémies II, IV et VI d'Hippocrate et le commentaire de Galien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiciser l'expertise médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Boehm; Marilyn Nicoud, Jan 2019, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis - A LuaLaTeX Package for Multilingual Critical Editions: Highlighting of Borrowings Circulation of Ideas and Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Digital Humanities to Preserve Knowledge and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shelley Fisher Fishkin; Ronald Jenn; Amel Fraisse, Apr 2019, Stanford (CA), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galen's Predecessors on the Epidemics, Books 2 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Celtic Conference in Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elizabeth Craik, Jul 2018, St Andrews, Scotland, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'utilité du k. al-Ḥāwī d'ar-Rāzī pour l'édition et l'interprétation du deuxième livre des Épidémies d'Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sammlung und Fragmentierung: Medizinische Kompilationen des Morgen- und Abendlands und ihre Quellen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Sep 2017, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessi Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6933-6149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 8167 Orient & Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voici une liste pour le moment </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">limitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux publications récentes et travaux en cours:—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vitali Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, Michaël E. Sinatra; Marcello Vitali-Rosati, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arabluatex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">icite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oldstandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissection médicale chez Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessi, Robert; Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oppositions religieuses à la dissection médicale. Le regard du médecin arabe Ibn Abī Uṣaybiʿah sur ses prédécesseurs grecs, alexandrins et arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition critique multilingue imprimée à l'édition numérique: l'autorité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la médecine arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Grèce à la Chine. Origines de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques imprimées et numériques: de l'homme à la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ἀκρασίη: [Hippocrate], Humeurs 9 (V 488.15-490.8 Littré, 168, 3-13 Overwien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Veillard; Olivier Renaut; Dimitri El Murr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophes face au vice, de Socrate à Augustin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, Brill, pp.56-71, 2020, Philosophia antiqua, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432390_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Galen in Ibn Abī Uṣaybiʿah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Bouras-Vallianatos; Barbara Zipser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill Companion to the Reception of Galen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Brill, pp.279-303, 2019, Brill's Companions to Classical Reception, 978-90-04-30221-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004394353_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabic Version of Galen’s Commentary on Hippocrates’ ‘Epidemics’, Book Two, as a source for the Hippocratic Text: First Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter E. Pormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics in Context. Greek Commentaries on Hippocrates in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, De Gruyter, pp.71-90, 2012, Scientia Graeco-Arabica, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110259803.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Program And Teaching Led by The Master in Hippocrates’ Epidemics 2, 4 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocrates and Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.117-135, 2010, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004172487.i-566.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Hippocratis Epidemiarum librum I Commentariorum I-III Versionem Arabicam, written by Galen and edited by Uwe Vagelpohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5-6), pp.663-673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis: Using LuaLaTeX for Producing TEI xml Compliant Critical Editions and Highlighting Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Collecting, Preserving, and Disseminating Endangered Cultural Heritage for New Understandings through Multilingual Approaches, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les nouveaux horizons épistémologiques offerts par les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CRIHN-GREN @ ACFAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael E. Sinatra, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Doctors and Texts Did Circulate between the Arabic and Byzantine Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Byzantine Studies: Byzantium Bridge Between Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Grimm-Stadelmann; Alain Touwaide, Aug 2022, Venezia and Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’édition critique multilingue imprimée à l’édition numérique: l'autorité en question (conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Eugénie Matthey-Jonais; Joyce Boro, May 2021, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Inspiration’ as a Source for Parallel Redactions in the Epidemics II, IV and VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Colloquium Hippocraticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Oct 2021, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jews, Christians and Muslims as Colleagues an Collaborators in the Abbasid Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan P. Gibson, Nov 2020, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du grec à l'arabe: remarques sur les parties du discours et sur l'usage des prépositions dans la littérature médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Parties du discours»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Hnid, Feb 2020, Paris (INALCO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis pour LuaLaTeX - Éditions critiques multilingues, valorisation des emprunts, circulations et rédactions parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Dominic Forest; Cecily Raynor; Jeanne Hourez, May 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis for LuaLATEX: multilingual critical editions and highlighting of borrowings, circulation of ideas and parallel writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding and Encoding: New Approaches to the Study of Syriac and Arabic Translations Of Greek Scientific and Philosophical Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grigory Kessel, Oct 2019, Wien, Österreich, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise médicale dans les Épidémies II, IV et VI d'Hippocrate et le commentaire de Galien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiciser l'expertise médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Boehm; Marilyn Nicoud, Jan 2019, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis - A LuaLaTeX Package for Multilingual Critical Editions: Highlighting of Borrowings Circulation of Ideas and Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Digital Humanities to Preserve Knowledge and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shelley Fisher Fishkin; Ronald Jenn; Amel Fraisse, Apr 2019, Stanford (CA), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galen's Predecessors on the Epidemics, Books 2 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Celtic Conference in Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elizabeth Craik, Jul 2018, St Andrews, Scotland, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'utilité du k. al-Ḥāwī d'ar-Rāzī pour l'édition et l'interprétation du deuxième livre des Épidémies d'Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sammlung und Fragmentierung: Medizinische Kompilationen des Morgen- und Abendlands und ihre Quellen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Sep 2017, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD9251B3"/>
+    <w:nsid w:val="C5D77F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6933-6149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orient-mediterranee.com/member/alessi-robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali Rosati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kryukov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309710v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432390_005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394353_017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110259803.71" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004172487.i-566.42" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779803v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6933-6149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orient-mediterranee.com/member/alessi-robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali Rosati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kryukov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309710v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432390_005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394353_017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110259803.71" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004172487.i-566.42" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779803v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>