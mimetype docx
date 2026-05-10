--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessi Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6933-6149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 8167 Orient & Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voici une liste pour le moment </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">limitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux publications récentes et travaux en cours:—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vitali Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, Michaël E. Sinatra; Marcello Vitali-Rosati, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arabluatex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">icite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oldstandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissection médicale chez Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessi, Robert; Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oppositions religieuses à la dissection médicale. Le regard du médecin arabe Ibn Abī Uṣaybiʿah sur ses prédécesseurs grecs, alexandrins et arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition critique multilingue imprimée à l'édition numérique: l'autorité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la médecine arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Grèce à la Chine. Origines de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques imprimées et numériques: de l'homme à la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ἀκρασίη: [Hippocrate], Humeurs 9 (V 488.15-490.8 Littré, 168, 3-13 Overwien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Veillard; Olivier Renaut; Dimitri El Murr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophes face au vice, de Socrate à Augustin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, Brill, pp.56-71, 2020, Philosophia antiqua, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432390_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Galen in Ibn Abī Uṣaybiʿah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Bouras-Vallianatos; Barbara Zipser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill Companion to the Reception of Galen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Brill, pp.279-303, 2019, Brill's Companions to Classical Reception, 978-90-04-30221-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004394353_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabic Version of Galen’s Commentary on Hippocrates’ ‘Epidemics’, Book Two, as a source for the Hippocratic Text: First Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter E. Pormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics in Context. Greek Commentaries on Hippocrates in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, De Gruyter, pp.71-90, 2012, Scientia Graeco-Arabica, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110259803.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Program And Teaching Led by The Master in Hippocrates’ Epidemics 2, 4 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocrates and Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.117-135, 2010, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004172487.i-566.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Hippocratis Epidemiarum librum I Commentariorum I-III Versionem Arabicam, written by Galen and edited by Uwe Vagelpohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5-6), pp.663-673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis: Using LuaLaTeX for Producing TEI xml Compliant Critical Editions and Highlighting Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Collecting, Preserving, and Disseminating Endangered Cultural Heritage for New Understandings through Multilingual Approaches, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les nouveaux horizons épistémologiques offerts par les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CRIHN-GREN @ ACFAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael E. Sinatra, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Doctors and Texts Did Circulate between the Arabic and Byzantine Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Byzantine Studies: Byzantium Bridge Between Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Grimm-Stadelmann; Alain Touwaide, Aug 2022, Venezia and Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’édition critique multilingue imprimée à l’édition numérique: l'autorité en question (conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Eugénie Matthey-Jonais; Joyce Boro, May 2021, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Inspiration’ as a Source for Parallel Redactions in the Epidemics II, IV and VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Colloquium Hippocraticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Oct 2021, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jews, Christians and Muslims as Colleagues an Collaborators in the Abbasid Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan P. Gibson, Nov 2020, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du grec à l'arabe: remarques sur les parties du discours et sur l'usage des prépositions dans la littérature médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Parties du discours»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Hnid, Feb 2020, Paris (INALCO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis pour LuaLaTeX - Éditions critiques multilingues, valorisation des emprunts, circulations et rédactions parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Dominic Forest; Cecily Raynor; Jeanne Hourez, May 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis for LuaLATEX: multilingual critical editions and highlighting of borrowings, circulation of ideas and parallel writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding and Encoding: New Approaches to the Study of Syriac and Arabic Translations Of Greek Scientific and Philosophical Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grigory Kessel, Oct 2019, Wien, Österreich, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise médicale dans les Épidémies II, IV et VI d'Hippocrate et le commentaire de Galien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiciser l'expertise médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Boehm; Marilyn Nicoud, Jan 2019, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis - A LuaLaTeX Package for Multilingual Critical Editions: Highlighting of Borrowings Circulation of Ideas and Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Digital Humanities to Preserve Knowledge and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shelley Fisher Fishkin; Ronald Jenn; Amel Fraisse, Apr 2019, Stanford (CA), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galen's Predecessors on the Epidemics, Books 2 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Celtic Conference in Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elizabeth Craik, Jul 2018, St Andrews, Scotland, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'utilité du k. al-Ḥāwī d'ar-Rāzī pour l'édition et l'interprétation du deuxième livre des Épidémies d'Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sammlung und Fragmentierung: Medizinische Kompilationen des Morgen- und Abendlands und ihre Quellen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Sep 2017, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alessi Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6933-6149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 8167 Orient & Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voici une liste pour le moment </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">limitée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux publications récentes et travaux en cours:—</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vitali Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, Michaël E. Sinatra; Marcello Vitali-Rosati, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arabluatex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">icite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">oldstandard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Kryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissection médicale chez Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessi, Robert; Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oppositions religieuses à la dissection médicale. Le regard du médecin arabe Ibn Abī Uṣaybiʿah sur ses prédécesseurs grecs, alexandrins et arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'édition critique multilingue imprimée à l'édition numérique: l'autorité en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la médecine arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudon-Millot, Véronique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Grèce à la Chine. Origines de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques imprimées et numériques: de l'homme à la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Alessi; Marcello Vitali-Rosati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les éditions critiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Parcours numériques, 9782760647626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ἀκρασίη: [Hippocrate], Humeurs 9 (V 488.15-490.8 Littré, 168, 3-13 Overwien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Veillard; Olivier Renaut; Dimitri El Murr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophes face au vice, de Socrate à Augustin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, Brill, pp.56-71, 2020, Philosophia antiqua, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432390_005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reception of Galen in Ibn Abī Uṣaybiʿah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Bouras-Vallianatos; Barbara Zipser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brill Companion to the Reception of Galen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Brill, pp.279-303, 2019, Brill's Companions to Classical Reception, 978-90-04-30221-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004394353_017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabic Version of Galen’s Commentary on Hippocrates’ ‘Epidemics’, Book Two, as a source for the Hippocratic Text: First Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter E. Pormann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics in Context. Greek Commentaries on Hippocrates in the Arabic Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, De Gruyter, pp.71-90, 2012, Scientia Graeco-Arabica, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110259803.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Program And Teaching Led by The Master in Hippocrates’ Epidemics 2, 4 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocrates and Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.117-135, 2010, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/ej.9789004172487.i-566.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Hippocratis Epidemiarum librum I Commentariorum I-III Versionem Arabicam, written by Galen and edited by Uwe Vagelpohl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5-6), pp.663-673. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis: Using LuaLaTeX for Producing TEI xml Compliant Critical Editions and Highlighting Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Collecting, Preserving, and Disseminating Endangered Cultural Heritage for New Understandings through Multilingual Approaches, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.6536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779803v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur les nouveaux horizons épistémologiques offerts par les éditions critiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CRIHN-GREN @ ACFAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael E. Sinatra, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Doctors and Texts Did Circulate between the Arabic and Byzantine Worlds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Byzantine Studies: Byzantium Bridge Between Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Grimm-Stadelmann; Alain Touwaide, Aug 2022, Venezia and Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’édition critique multilingue imprimée à l’édition numérique: l'autorité en question (conférence plénière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Eugénie Matthey-Jonais; Joyce Boro, May 2021, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Inspiration’ as a Source for Parallel Redactions in the Epidemics II, IV and VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Colloquium Hippocraticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Oct 2021, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and Learning by the Book at the Turning Point Between the Ayyūbid and Mamlūk Eras as a Source of Information on Methods and Scientific Controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jews, Christians and Muslims as Colleagues an Collaborators in the Abbasid Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathan P. Gibson, Nov 2020, Munich, Bayerische Akademie der Wissenschaften, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du grec à l'arabe: remarques sur les parties du discours et sur l'usage des prépositions dans la littérature médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Parties du discours»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Hnid, Feb 2020, Paris (INALCO), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis for LuaLATEX: multilingual critical editions and highlighting of borrowings, circulation of ideas and parallel writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding and Encoding: New Approaches to the Study of Syriac and Arabic Translations Of Greek Scientific and Philosophical Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grigory Kessel, Oct 2019, Wien, Österreich, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis pour LuaLaTeX - Éditions critiques multilingues, valorisation des emprunts, circulations et rédactions parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GREN @ ACFAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël E. Sinatra; Dominic Forest; Cecily Raynor; Jeanne Hourez, May 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise médicale dans les Épidémies II, IV et VI d'Hippocrate et le commentaire de Galien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiciser l'expertise médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Boehm; Marilyn Nicoud, Jan 2019, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ekdosis - A LuaLaTeX Package for Multilingual Critical Editions: Highlighting of Borrowings Circulation of Ideas and Parallel Writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Digital Humanities to Preserve Knowledge and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shelley Fisher Fishkin; Ronald Jenn; Amel Fraisse, Apr 2019, Stanford (CA), USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galen's Predecessors on the Epidemics, Books 2 and 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Celtic Conference in Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elizabeth Craik, Jul 2018, St Andrews, Scotland, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l'utilité du k. al-Ḥāwī d'ar-Rāzī pour l'édition et l'interprétation du deuxième livre des Épidémies d'Hippocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sammlung und Fragmentierung: Medizinische Kompilationen des Morgen- und Abendlands und ihre Quellen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathias Witt, Sep 2017, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D77F41"/>
+    <w:nsid w:val="30548AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6933-6149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orient-mediterranee.com/member/alessi-robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali Rosati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kryukov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309710v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432390_005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394353_017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110259803.71" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004172487.i-566.42" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779803v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963912v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6933-6149" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orient-mediterranee.com/member/alessi-robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali Rosati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kryukov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309710v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02965896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432390_005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004394353_017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110259803.71" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/ej.9789004172487.i-566.42" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779803v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>