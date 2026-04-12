--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -741,233 +741,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigitalPolis.</w:t>
+                <w:t xml:space="preserve">Atlas Verona #2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ottaviano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ornella Zaza</w:t>
+                <w:t xml:space="preserve">Zanini Piero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164964v1</w:t>
+                <w:t xml:space="preserve">halshs-04322088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Verona #2</w:t>
+                <w:t xml:space="preserve">DigitalPolis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanini Piero</w:t>
+                <w:t xml:space="preserve">Nancy Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04322088v1</w:t>
+                <w:t xml:space="preserve">hal-02164964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Polis. La ville face au numérique : enjeux urbains conjugués au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2697,165 +2697,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une poétique du ‘faire avec’</w:t>
+                <w:t xml:space="preserve">Replacer le regard, créer des écarts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poétique de l’habiter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Donner lieu, 2012, 978-2-9532093-0-3</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur l’habiter Outils et méthodes, de l’architecture aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610112v1</w:t>
+                <w:t xml:space="preserve">hal-01610118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacer le regard, créer des écarts</w:t>
+                <w:t xml:space="preserve">Pour une poétique du ‘faire avec’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux regards sur l’habiter Outils et méthodes, de l’architecture aux sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, 2012</w:t>
+              <w:t xml:space="preserve">La poétique de l’habiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Donner lieu, 2012, 978-2-9532093-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610118v1</w:t>
+                <w:t xml:space="preserve">hal-01610112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier la transformation, ou comment se projette l’idée de qualité de vie dans le futur Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,51 +4838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D710B5B4"/>
+    <w:nsid w:val="D62FDAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5069,51 +5069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-de-biase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-5606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessia.debiase@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/editions-boa/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Dr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanini Piero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contracapa.com.br/7740-124-6.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-20720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escudero Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-12581" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castrillo Rom&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geddes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.192.0173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tufano Antonella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-de-biase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-5606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessia.debiase@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/editions-boa/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Dr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanini Piero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contracapa.com.br/7740-124-6.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-20720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escudero Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-12581" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castrillo Rom&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geddes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.192.0173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tufano Antonella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>