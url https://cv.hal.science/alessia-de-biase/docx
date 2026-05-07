--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -741,233 +741,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Verona #2</w:t>
+                <w:t xml:space="preserve">DigitalPolis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanini Piero</w:t>
+                <w:t xml:space="preserve">Nancy Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04322088v1</w:t>
+                <w:t xml:space="preserve">hal-02164964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigitalPolis.</w:t>
+                <w:t xml:space="preserve">Atlas Verona #2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ottaviano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ornella Zaza</w:t>
+                <w:t xml:space="preserve">Zanini Piero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164964v1</w:t>
+                <w:t xml:space="preserve">halshs-04322088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Polis. La ville face au numérique : enjeux urbains conjugués au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -992,246 +992,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages en récit</w:t>
+                <w:t xml:space="preserve">Les temps de san lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Rossi</w:t>
+                <w:t xml:space="preserve">Sara Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sotgia</w:t>
+                <w:t xml:space="preserve">Silvana Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero Zanini</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">éditions LaaRecherche. , pp.320, 2016, 9782955918005</w:t>
+                <w:t xml:space="preserve">Flavia Pertuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAA recherche. 108 p., 2016, 9782955918012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592650v1</w:t>
+                <w:t xml:space="preserve">halshs-02475905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de san lorenzo</w:t>
+                <w:t xml:space="preserve">Paysages en récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sotgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions LaaRecherche. , pp.320, 2016, 9782955918005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carlini</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-02475905v1</w:t>
+                <w:t xml:space="preserve">hal-01592650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hériter de la ville</w:t>
               </w:r>
@@ -2268,51 +2268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences du paysage parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, les évolutions récentes du paysage urbain-premières analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APUR, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,51 +2462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Laoudati ; K. Zreik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Temporalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2697,165 +2697,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacer le regard, créer des écarts</w:t>
+                <w:t xml:space="preserve">Pour une poétique du ‘faire avec’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux regards sur l’habiter Outils et méthodes, de l’architecture aux sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, 2012</w:t>
+              <w:t xml:space="preserve">La poétique de l’habiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Donner lieu, 2012, 978-2-9532093-0-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610118v1</w:t>
+                <w:t xml:space="preserve">hal-01610112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une poétique du ‘faire avec’</w:t>
+                <w:t xml:space="preserve">Replacer le regard, créer des écarts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poétique de l’habiter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Donner lieu, 2012, 978-2-9532093-0-3</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur l’habiter Outils et méthodes, de l’architecture aux sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610112v1</w:t>
+                <w:t xml:space="preserve">hal-01610118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3262,51 +3262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Escudero Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,64 +4061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier la transformation, ou comment se projette l’idée de qualité de vie dans le futur Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4207,51 +4207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAVUE; Laboratoire Architecture Anthropologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4325,51 +4325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bureau de la Recherche Architecturale, Urbaine et Paysagère; Ministère de la Culture et de la Communication. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4838,51 +4838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D62FDAFB"/>
+    <w:nsid w:val="FC0BFF84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5069,51 +5069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-de-biase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-5606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessia.debiase@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/editions-boa/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Dr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanini Piero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contracapa.com.br/7740-124-6.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-20720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escudero Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-12581" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castrillo Rom&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geddes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.192.0173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tufano Antonella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-de-biase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-5606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessia.debiase@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/editions-boa/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Dr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanini Piero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contracapa.com.br/7740-124-6.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-20720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escudero Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-12581" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castrillo Rom&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geddes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.192.0173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tufano Antonella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>