--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -741,233 +741,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigitalPolis.</w:t>
+                <w:t xml:space="preserve">Atlas Verona #2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ottaviano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ornella Zaza</w:t>
+                <w:t xml:space="preserve">Zanini Piero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164964v1</w:t>
+                <w:t xml:space="preserve">halshs-04322088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas Verona #2</w:t>
+                <w:t xml:space="preserve">DigitalPolis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanini Piero</w:t>
+                <w:t xml:space="preserve">Nancy Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04322088v1</w:t>
+                <w:t xml:space="preserve">hal-02164964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Polis. La ville face au numérique : enjeux urbains conjugués au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier la transformation, ou comment se projette l’idée de qualité de vie dans le futur Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ottaviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,51 +4838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC0BFF84"/>
+    <w:nsid w:val="E9C71B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5069,51 +5069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-de-biase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-5606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessia.debiase@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/editions-boa/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Dr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanini Piero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contracapa.com.br/7740-124-6.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-20720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escudero Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-12581" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castrillo Rom&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geddes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.192.0173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tufano Antonella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-de-biase" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4126-5606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laa.archi.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessia.debiase@paris-lavillette.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/editions-boa/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Zaza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar G&#233;lvez Espinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ammar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Saint-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Dr&#233;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanini Piero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ottaviano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Ghali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pertuso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piveteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coralli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04394152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04411514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469656v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01988884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.contracapa.com.br/7740-124-6.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-20720" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Escudero Rubio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1473/anpub.v8i1.245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/contest-12581" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03200497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Levy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castrillo Rom&#243;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.167.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinto Lageira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Linke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rinaldi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504077v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Geddes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.192.0173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592594v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pn Nys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tufano Antonella" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>